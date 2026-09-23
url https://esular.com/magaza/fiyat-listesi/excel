--- v2 (2026-09-02)
+++ v3 (2026-09-23)
@@ -74,51 +74,51 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="64" customWidth="1"/>
     <col min="9" max="9" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (02.09.2026) — https://esular.com/magaza/fiyat-listesi</t>
+          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (23.09.2026) — https://esular.com/magaza/fiyat-listesi</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Kategori</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ürün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Model</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">SKU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="1">
@@ -1273,95 +1273,95 @@
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B31" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Çözünmüş Oksijen Sensörü</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t xml:space="preserve">Sudaki Çözünmüş Oksijen (DO) Probu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-COS-9A00</t>
         </is>
       </c>
       <c r="E31">
         <v>20</v>
       </c>
       <c r="F31" s="2">
-        <v>46500</v>
+        <v>48000</v>
       </c>
       <c r="G31" s="2">
-        <v>55800</v>
+        <v>57600</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart-O2, sudaki çözünmüş oksijen (DO) seviyesini 0,00–50,00 mg/L aralığında ölçen kablosuz sensördür. Verilerini LoRa–LoRaWAN ile iletir; dahili şarjlı piliyle enerji kesintisind…</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/cozunmus-oksijen-sensoru?model=sudaki-cozunmus-oksijen-do-probu</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B32" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Çözünmüş Oksijen Sensörü</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart-O2</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-COS-9A00</t>
         </is>
       </c>
       <c r="E32">
         <v>20</v>
       </c>
       <c r="F32" s="2">
-        <v>56500</v>
+        <v>58000</v>
       </c>
       <c r="G32" s="2">
-        <v>67800</v>
+        <v>69600</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart-O2, sudaki çözünmüş oksijen (DO) seviyesini 0,00–50,00 mg/L aralığında ölçen kablosuz sensördür. Verilerini LoRa–LoRaWAN ile iletir; dahili şarjlı piliyle enerji kesintisind…</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/cozunmus-oksijen-sensoru?model=smart-o2</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B33" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
@@ -4957,54 +4957,54 @@
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B119" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart pH-EC </t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLPH--5791</t>
         </is>
       </c>
       <c r="E119">
         <v>20</v>
       </c>
       <c r="F119" s="2">
-        <v>26300</v>
+        <v>22000</v>
       </c>
       <c r="G119" s="2">
-        <v>31560</v>
+        <v>26400</v>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=smart-ph-ec</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B120" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
@@ -5080,54 +5080,54 @@
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B122" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t xml:space="preserve">pH Probu - Hat Tipi</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLPH--5791</t>
         </is>
       </c>
       <c r="E122">
         <v>20</v>
       </c>
       <c r="F122" s="2">
-        <v>4166.67</v>
+        <v>4500</v>
       </c>
       <c r="G122" s="2">
-        <v>5000</v>
+        <v>5400</v>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=ph-probu-hat-tipi</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B123" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
@@ -5248,95 +5248,95 @@
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B126" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Sayaç Akış Ve Tüketim Sensörü</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t xml:space="preserve">1 Çıkışlı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLSAY-B9DF</t>
         </is>
       </c>
       <c r="E126">
         <v>20</v>
       </c>
       <c r="F126" s="2">
-        <v>8000</v>
+        <v>4400</v>
       </c>
       <c r="G126" s="2">
-        <v>9600</v>
+        <v>5280</v>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t xml:space="preserve">Mekanik sayaçların pulse çıkışına bağlanarak akış ve tüketimi uzaktan izleten kablosuz ünite. Dahili güneş paneliyle şarj olan pili sayesinde harici enerji istemez; veriler düzenl…</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-sayac-akis-ve-tuketim-sensoru?model=1-cikisli</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B127" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Sayaç Akış Ve Tüketim Sensörü</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t xml:space="preserve">2 Çıkışlı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLSAY-B9DF</t>
         </is>
       </c>
       <c r="E127">
         <v>20</v>
       </c>
       <c r="F127" s="2">
-        <v>9200</v>
+        <v>4400</v>
       </c>
       <c r="G127" s="2">
-        <v>11040</v>
+        <v>5280</v>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t xml:space="preserve">Mekanik sayaçların pulse çıkışına bağlanarak akış ve tüketimi uzaktan izleten kablosuz ünite. Dahili güneş paneliyle şarj olan pili sayesinde harici enerji istemez; veriler düzenl…</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-sayac-akis-ve-tuketim-sensoru?model=2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B128" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
@@ -5583,1035 +5583,1035 @@
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Rain-1</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E134">
         <v>20</v>
       </c>
       <c r="F134" s="2">
         <v>27400</v>
       </c>
       <c r="G134" s="2">
         <v>32880</v>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 0.2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir…</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-1</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B135" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Rain-GSM</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E135">
         <v>20</v>
       </c>
       <c r="F135" s="2">
         <v>27500</v>
       </c>
       <c r="G135" s="2">
         <v>33000</v>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 0.2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir…</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-gsm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B136" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Rain-LoRa</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E136">
         <v>20</v>
       </c>
       <c r="F136" s="2">
         <v>25500</v>
       </c>
       <c r="G136" s="2">
         <v>30600</v>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 0.2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir…</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-lora</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B137" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Rain-GSM-Controler</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E137">
         <v>20</v>
       </c>
       <c r="F137" s="2">
         <v>14900</v>
       </c>
       <c r="G137" s="2">
         <v>17880</v>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 0.2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir…</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-gsm-controler</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B138" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Rain-LoRa-Controler</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E138">
         <v>20</v>
       </c>
       <c r="F138" s="2">
         <v>12900</v>
       </c>
       <c r="G138" s="2">
         <v>15480</v>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 0.2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir…</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-lora-controler</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B139" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t xml:space="preserve">Yağmur Ölçer Kova</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E139">
         <v>20</v>
       </c>
       <c r="F139" s="2">
         <v>10200</v>
       </c>
       <c r="G139" s="2">
         <v>12240</v>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 0.2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir…</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=yagmur-olcer-kova</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B140" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Meteoroloji İstasyonu Montaj Direkleri</t>
+          <t xml:space="preserve">Smart Rain-1-Controler</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E140">
         <v>20</v>
       </c>
       <c r="F140" s="2">
-        <v>4900</v>
+        <v>7899</v>
       </c>
       <c r="G140" s="2">
-        <v>5880</v>
+        <v>9478.8</v>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 0.2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir…</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=meteoroloji-istasyonu-montaj-direkleri</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-1-controler</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B141" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
+          <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Rain-1-Controler</t>
+          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
+          <t xml:space="preserve">ESU-KABSULKON-5A87</t>
         </is>
       </c>
       <c r="E141">
         <v>20</v>
       </c>
       <c r="F141" s="2">
-        <v>7899</v>
+        <v>8600</v>
       </c>
       <c r="G141" s="2">
-        <v>9478.8</v>
+        <v>10320</v>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-1-controler</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-1-cikisli</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B142" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
+          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABSULKON-5A87</t>
         </is>
       </c>
       <c r="E142">
         <v>20</v>
       </c>
       <c r="F142" s="2">
-        <v>8600</v>
+        <v>9100</v>
       </c>
       <c r="G142" s="2">
-        <v>10320</v>
+        <v>10920</v>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-1-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B143" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
+          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABSULKON-5A87</t>
         </is>
       </c>
       <c r="E143">
         <v>20</v>
       </c>
       <c r="F143" s="2">
-        <v>9100</v>
+        <v>10200</v>
       </c>
       <c r="G143" s="2">
-        <v>10920</v>
+        <v>12240</v>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B144" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Toprak pH-EC-Sıcaklık-NPK Sensörü</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
+          <t xml:space="preserve">pH-EC-Sıcaklık-NPK</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABSULKON-5A87</t>
+          <t xml:space="preserve">ESU-KABTOPPH--DD57</t>
         </is>
       </c>
       <c r="E144">
         <v>20</v>
       </c>
       <c r="F144" s="2">
-        <v>10200</v>
+        <v>17500</v>
       </c>
       <c r="G144" s="2">
-        <v>12240</v>
+        <v>21000</v>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
+          <t xml:space="preserve">Azot, fosfor, potasyum (NPK) ile pH, EC ve toprak sıcaklığını tek kablosuz cihazla ölçün. Kablo döşemeden geniş arazide toprağı uzaktan izleyin; gübreleme ve sulama kararlarını ve…</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-toprak-ph-ec-sicaklik-npk-sensoru?model=ph-ec-sicaklik-npk</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B145" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Toprak pH-EC-Sıcaklık-NPK Sensörü</t>
+          <t xml:space="preserve">Lora Anten</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">pH-EC-Sıcaklık-NPK</t>
+          <t xml:space="preserve">5 Metre Kablolu</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABTOPPH--DD57</t>
+          <t xml:space="preserve">ESU-LORANT-A11F</t>
         </is>
       </c>
       <c r="E145">
         <v>20</v>
       </c>
       <c r="F145" s="2">
-        <v>17500</v>
+        <v>2660</v>
       </c>
       <c r="G145" s="2">
-        <v>21000</v>
+        <v>3192</v>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azot, fosfor, potasyum (NPK) ile pH, EC ve toprak sıcaklığını tek kablosuz cihazla ölçün. Kablo döşemeden geniş arazide toprağı uzaktan izleyin; gübreleme ve sulama kararlarını ve…</t>
+          <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-toprak-ph-ec-sicaklik-npk-sensoru?model=ph-ec-sicaklik-npk</t>
+          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=5-metre-kablolu</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B146" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Lora Anten</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 Metre Kablolu</t>
+          <t xml:space="preserve">10 Metre Kablolu</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-LORANT-A11F</t>
         </is>
       </c>
       <c r="E146">
         <v>20</v>
       </c>
       <c r="F146" s="2">
-        <v>2660</v>
+        <v>3002</v>
       </c>
       <c r="G146" s="2">
-        <v>3192</v>
+        <v>3602.4</v>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=5-metre-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=10-metre-kablolu</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B147" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Lora Anten</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 Metre Kablolu</t>
+          <t xml:space="preserve">20 Metre Kablolu</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-LORANT-A11F</t>
         </is>
       </c>
       <c r="E147">
         <v>20</v>
       </c>
       <c r="F147" s="2">
-        <v>3002</v>
+        <v>4142</v>
       </c>
       <c r="G147" s="2">
-        <v>3602.4</v>
+        <v>4970.4</v>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=10-metre-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=20-metre-kablolu</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B148" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Lora Anten</t>
+          <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 Metre Kablolu</t>
+          <t xml:space="preserve">DN50</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-LORANT-A11F</t>
+          <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E148">
         <v>20</v>
       </c>
-      <c r="F148" s="2">
-[...3 lines deleted...]
-        <v>4970.4</v>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
+          <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=20-metre-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn50</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B149" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN50</t>
+          <t xml:space="preserve">DN65</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E149">
         <v>20</v>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn50</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn65</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B150" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN65</t>
+          <t xml:space="preserve">DN80</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E150">
         <v>20</v>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn65</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn80</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B151" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN80</t>
+          <t xml:space="preserve">DN100</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E151">
         <v>20</v>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn80</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn100</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B152" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN100</t>
+          <t xml:space="preserve">DN125</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E152">
         <v>20</v>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn100</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn125</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B153" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN125</t>
+          <t xml:space="preserve">DN150</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E153">
         <v>20</v>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn125</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn150</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B154" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN150</t>
+          <t xml:space="preserve">DN200</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E154">
         <v>20</v>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn150</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn200</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B155" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN200</t>
+          <t xml:space="preserve">DN250</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E155">
         <v>20</v>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn200</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn250</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B156" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN250</t>
+          <t xml:space="preserve">DN300</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E156">
         <v>20</v>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn250</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn300</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B157" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Mekanik Su Sayacı</t>
+          <t xml:space="preserve">Meteoroloji İstasyonu Montaj Direkleri</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN300</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
+          <t xml:space="preserve">ESU-METİSTMON-200</t>
         </is>
       </c>
       <c r="E157">
         <v>20</v>
       </c>
-      <c r="F157" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F157" s="2">
+        <v>4900</v>
+      </c>
+      <c r="G157" s="2">
+        <v>5880</v>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
+          <t xml:space="preserve">Meteoroloji ve iklim istasyonları ile saha sensörlerinin montajı için 200 cm boyunda (ayarlanabilir), galvaniz ve paslanmaz malzemeden üretilmiş taban plakalı direk. İstasyonun sa…</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn300</t>
+          <t xml:space="preserve">https://esular.com/magaza/meteoroloji-istasyonu-montaj-direkleri</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B158" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Otomatik Sıvı Gübreleme Sistemi-Smart Agro-Serisi</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Agro Maxi</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-OTOSIVGÜB-19DD</t>
         </is>
       </c>
       <c r="E158">
@@ -10748,31 +10748,154 @@
           <t xml:space="preserve">E-Ex-Max</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
       <c r="E257">
         <v>20</v>
       </c>
       <c r="F257" s="2">
         <v>21000</v>
       </c>
       <c r="G257" s="2">
         <v>25200</v>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-max</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
+        </is>
+      </c>
+      <c r="E258">
+        <v>20</v>
+      </c>
+      <c r="F258" s="2">
+        <v>5000</v>
+      </c>
+      <c r="G258" s="2">
+        <v>6000</v>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=yaprak-islakligi-ve-sicaklik-sensoru</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smart Leaf-LoRa</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
+        </is>
+      </c>
+      <c r="E259">
+        <v>20</v>
+      </c>
+      <c r="F259" s="2">
+        <v>11300</v>
+      </c>
+      <c r="G259" s="2">
+        <v>13560</v>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=smart-leaf-lora</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smart Leaf-GSM</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
+        </is>
+      </c>
+      <c r="E260">
+        <v>20</v>
+      </c>
+      <c r="F260" s="2">
+        <v>16300</v>
+      </c>
+      <c r="G260" s="2">
+        <v>19560</v>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=smart-leaf-gsm</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>