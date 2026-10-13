--- v3 (2026-09-23)
+++ v4 (2026-10-13)
@@ -74,51 +74,51 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="64" customWidth="1"/>
     <col min="9" max="9" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (23.09.2026) — https://esular.com/magaza/fiyat-listesi</t>
+          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (13.10.2026) — https://esular.com/magaza/fiyat-listesi</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Kategori</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ürün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Model</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">SKU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="1">