--- v4 (2026-10-13)
+++ v5 (2026-11-02)
@@ -74,51 +74,51 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="64" customWidth="1"/>
     <col min="9" max="9" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (13.10.2026) — https://esular.com/magaza/fiyat-listesi</t>
+          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (02.11.2026) — https://esular.com/magaza/fiyat-listesi</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Kategori</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ürün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Model</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">SKU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="1">
@@ -3689,51 +3689,51 @@
         <is>
           <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi - Selenoid Vana Uyumlu</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-VKU-001</t>
         </is>
       </c>
       <c r="E88">
         <v>20</v>
       </c>
       <c r="F88" s="2">
         <v>10200</v>
       </c>
       <c r="G88" s="2">
         <v>12240</v>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t xml:space="preserve">9V hidrolik latch selenoid vanalar için güneş panelli, şarjlı pilli kablosuz kontrol ünitesi. LoRa/LoRaWAN ile 10 km'ye kadar uzaktan açma-kapama yapar; kablolama ve harici enerji…</t>
+          <t xml:space="preserve">9V hidrolik latch selenoid vanalar için güneş panelli, şarjlı pilli kablosuz kontrol ünitesi. LoRa/LoRaWAN ile 3 km'ye kadar uzaktan açma-kapama yapar; kablolama ve harici enerji…</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B89" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t xml:space="preserve">Model 1 - Güneş Panelli + Pilli + Kablosuz</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -7960,256 +7960,256 @@
         <is>
           <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t xml:space="preserve">1 Kademe</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E191">
         <v>20</v>
       </c>
       <c r="F191" s="2">
         <v>6290</v>
       </c>
       <c r="G191" s="2">
         <v>7548</v>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile noktadan noktaya 5 k…</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=1-kademe</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B192" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t xml:space="preserve">1 Kademe-Solar</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E192">
         <v>20</v>
       </c>
       <c r="F192" s="2">
         <v>7690</v>
       </c>
       <c r="G192" s="2">
         <v>9228</v>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile noktadan noktaya 5 k…</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=1-kademe-solar</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B193" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t xml:space="preserve">2 Kademe</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E193">
         <v>20</v>
       </c>
       <c r="F193" s="2">
         <v>7290</v>
       </c>
       <c r="G193" s="2">
         <v>8748</v>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile noktadan noktaya 5 k…</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=2-kademe</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B194" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t xml:space="preserve">2 Kademe-Solar</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E194">
         <v>20</v>
       </c>
       <c r="F194" s="2">
         <v>8690</v>
       </c>
       <c r="G194" s="2">
         <v>10428</v>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile noktadan noktaya 5 k…</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=2-kademe-solar</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B195" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t xml:space="preserve">3 Kademe</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E195">
         <v>20</v>
       </c>
       <c r="F195" s="2">
         <v>8575</v>
       </c>
       <c r="G195" s="2">
         <v>10290</v>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile noktadan noktaya 5 k…</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=3-kademe</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B196" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t xml:space="preserve">3 Kademe-Solar</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E196">
         <v>20</v>
       </c>
       <c r="F196" s="2">
         <v>9975</v>
       </c>
       <c r="G196" s="2">
         <v>11970</v>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile noktadan noktaya 5 k…</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=3-kademe-solar</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B197" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Selenoid Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
@@ -8973,1929 +8973,2052 @@
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-gsm-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B216" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Solar Panelli Kapak</t>
+          <t xml:space="preserve">Smart-Water-Detect Kablosuz Su Algılama Sensörü</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Solar Panelli Kapak</t>
+          <t xml:space="preserve">Smart-Water-Detect</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SOLPANKAP-AF06</t>
+          <t xml:space="preserve">ESU-SMWTRDET-01</t>
         </is>
       </c>
       <c r="E216">
         <v>20</v>
       </c>
       <c r="F216" s="2">
-        <v>1079</v>
+        <v>6290</v>
       </c>
       <c r="G216" s="2">
-        <v>1294.8</v>
+        <v>7548</v>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sahadaki sensörlerinizin pilini güneş enerjisiyle şarj eden yedek kapak. 100x70 mm panel standart sensör modellerinin tümüne uyar; dayanıklı yapısı ve kolay montajıyla sulama kont…</t>
+          <t xml:space="preserve">Karbon uçlu probuyla suyun belirlediğiniz seviyeye ulaştığını algılar ve Esular uygulamasında bildirir. Havuz ve depo limitleri, dere yatağı ve binalarda su yükselmesi için; güneş…</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/solar-panelli-kapak?model=solar-panelli-kapak</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-water-detect-kablosuz-su-algilama-sensoru?model=smart-water-detect</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B217" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
+          <t xml:space="preserve">Smart-Water-Detect Kablosuz Su Algılama Sensörü</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 1-Normal Sıcaklık</t>
+          <t xml:space="preserve">Smart-Water-Detect-Solar</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SUVESIV-D880</t>
+          <t xml:space="preserve">ESU-SMWTRDET-01</t>
         </is>
       </c>
       <c r="E217">
         <v>20</v>
       </c>
       <c r="F217" s="2">
-        <v>7700</v>
+        <v>7690</v>
       </c>
       <c r="G217" s="2">
-        <v>9240</v>
+        <v>9228</v>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
+          <t xml:space="preserve">Karbon uçlu probuyla suyun belirlediğiniz seviyeye ulaştığını algılar ve Esular uygulamasında bildirir. Havuz ve depo limitleri, dere yatağı ve binalarda su yükselmesi için; güneş…</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-1-normal-sicaklik</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-water-detect-kablosuz-su-algilama-sensoru?model=smart-water-detect-solar</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B218" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
+          <t xml:space="preserve">Smart-Water-Detect Kablosuz Su Algılama Sensörü</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 2-Yüksek Sıcaklık</t>
+          <t xml:space="preserve">Smart-Water-Detect-S (GSM)</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SUVESIV-D880</t>
+          <t xml:space="preserve">ESU-SMWTRDET-01</t>
         </is>
       </c>
       <c r="E218">
         <v>20</v>
       </c>
-      <c r="F218" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F218" s="2">
+        <v>10989</v>
+      </c>
+      <c r="G218" s="2">
+        <v>13186.8</v>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
+          <t xml:space="preserve">Karbon uçlu probuyla suyun belirlediğiniz seviyeye ulaştığını algılar ve Esular uygulamasında bildirir. Havuz ve depo limitleri, dere yatağı ve binalarda su yükselmesi için; güneş…</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-2-yuksek-sicaklik</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-water-detect-kablosuz-su-algilama-sensoru?model=smart-water-detect-s-gsm</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B219" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
+          <t xml:space="preserve">Solar Panelli Kapak</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-LoRa (2 Çıkışlı)</t>
+          <t xml:space="preserve">Solar Panelli Kapak</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
+          <t xml:space="preserve">ESU-SOLPANKAP-AF06</t>
         </is>
       </c>
       <c r="E219">
         <v>20</v>
       </c>
       <c r="F219" s="2">
-        <v>4400</v>
+        <v>1079</v>
       </c>
       <c r="G219" s="2">
-        <v>5280</v>
+        <v>1294.8</v>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
+          <t xml:space="preserve">Sahadaki sensörlerinizin pilini güneş enerjisiyle şarj eden yedek kapak. 100x70 mm panel standart sensör modellerinin tümüne uyar; dayanıklı yapısı ve kolay montajıyla sulama kont…</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/solar-panelli-kapak?model=solar-panelli-kapak</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B220" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
+          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-LoRa (4 Çıkışlı)</t>
+          <t xml:space="preserve">Model 1-Normal Sıcaklık</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
+          <t xml:space="preserve">ESU-SUVESIV-D880</t>
         </is>
       </c>
       <c r="E220">
         <v>20</v>
       </c>
       <c r="F220" s="2">
-        <v>4600</v>
+        <v>7700</v>
       </c>
       <c r="G220" s="2">
-        <v>5520</v>
+        <v>9240</v>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
+          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-1-normal-sicaklik</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B221" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
+          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-Bluetooth (2 Çıkışlı)</t>
+          <t xml:space="preserve">Model 2-Yüksek Sıcaklık</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
+          <t xml:space="preserve">ESU-SUVESIV-D880</t>
         </is>
       </c>
       <c r="E221">
         <v>20</v>
       </c>
-      <c r="F221" s="2">
-[...3 lines deleted...]
-        <v>4560</v>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
+          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-2-yuksek-sicaklik</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B222" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-Bluetooth (4 Çıkışlı)</t>
+          <t xml:space="preserve">Smart-Garden-LoRa (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E222">
         <v>20</v>
       </c>
       <c r="F222" s="2">
         <v>4400</v>
       </c>
       <c r="G222" s="2">
         <v>5280</v>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B223" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sürü Takip Tasması — GPS Konum, Sıcaklık, Nem ve İvme Sensörü</t>
+          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Smart-Garden-LoRa (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SURUTASMA-GPS1</t>
+          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E223">
         <v>20</v>
       </c>
       <c r="F223" s="2">
-        <v>13200</v>
+        <v>4600</v>
       </c>
       <c r="G223" s="2">
-        <v>15840</v>
+        <v>5520</v>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Büyükbaş ve küçükbaş için kablosuz sürü takip tasması. GPS konum, ortam sıcaklığı, bağıl nem ve üç eksenli ivme ölçer; 2,5–5 km kablosuz menzil, 3 yıldan fazla şarj edilebilir pil…</t>
+          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/suru-takip-tasmasi-gps-sicaklik-nem-ivme-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B224" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Şarj Edilebilir Lityum İyon Pil</t>
+          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t xml:space="preserve">5000 mAh</t>
+          <t xml:space="preserve">Smart-Garden-Bluetooth (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ŞAREDİLİT-02FD</t>
+          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E224">
         <v>20</v>
       </c>
       <c r="F224" s="2">
-        <v>350</v>
+        <v>3800</v>
       </c>
       <c r="G224" s="2">
-        <v>420</v>
+        <v>4560</v>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cihazlarınıza uzun süreli enerji sağlayan şarj edilebilir lityum iyon batarya. 3.7V gerilim ve 5000 mAh kapasite sunar; tükendiğinde atılmaz, yeniden şarj edilerek tekrar kullanıl…</t>
+          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sarj-edilebilir-lityum-iyon-pil-3331?model=5000-mah</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B225" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem Sensörü Probu</t>
+          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yedek Aksesuar</t>
+          <t xml:space="preserve">Smart-Garden-Bluetooth (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TOPNEMSEN-6DFD</t>
+          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E225">
         <v>20</v>
       </c>
       <c r="F225" s="2">
-        <v>989</v>
+        <v>4400</v>
       </c>
       <c r="G225" s="2">
-        <v>1186.8</v>
+        <v>5280</v>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Toprak altına tamamen gömülebilen, karbon fiber uçlu dayanıklı nem probu. 9-24V besleme ile çalışır, nemi akım değişimiyle ölçer; paslanmaz ve kırılmaz yapısıyla derin nokta ölçüm…</t>
+          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sensoru-probu-8565?model=yedek-aksesuar</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B226" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Sürü Takip Tasması — GPS Konum, Sıcaklık, Nem ve İvme Sensörü</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 1</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-SURUTASMA-GPS1</t>
         </is>
       </c>
       <c r="E226">
         <v>20</v>
       </c>
       <c r="F226" s="2">
-        <v>6290</v>
+        <v>13200</v>
       </c>
       <c r="G226" s="2">
-        <v>7548</v>
+        <v>15840</v>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Büyükbaş ve küçükbaş için kablosuz sürü takip tasması. GPS konum, ortam sıcaklığı, bağıl nem ve üç eksenli ivme ölçer; 2,5–5 km kablosuz menzil, 3 yıldan fazla şarj edilebilir pil…</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1</t>
+          <t xml:space="preserve">https://esular.com/magaza/suru-takip-tasmasi-gps-sicaklik-nem-ivme-sensoru</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B227" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Şarj Edilebilir Lityum İyon Pil</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 1-Solar</t>
+          <t xml:space="preserve">5000 mAh</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-ŞAREDİLİT-02FD</t>
         </is>
       </c>
       <c r="E227">
         <v>20</v>
       </c>
       <c r="F227" s="2">
-        <v>7690</v>
+        <v>350</v>
       </c>
       <c r="G227" s="2">
-        <v>9228</v>
+        <v>420</v>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Cihazlarınıza uzun süreli enerji sağlayan şarj edilebilir lityum iyon batarya. 3.7V gerilim ve 5000 mAh kapasite sunar; tükendiğinde atılmaz, yeniden şarj edilerek tekrar kullanıl…</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/sarj-edilebilir-lityum-iyon-pil-3331?model=5000-mah</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B228" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Toprak Nem Sensörü Probu</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 2</t>
+          <t xml:space="preserve">Yedek Aksesuar</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-TOPNEMSEN-6DFD</t>
         </is>
       </c>
       <c r="E228">
         <v>20</v>
       </c>
       <c r="F228" s="2">
-        <v>7290</v>
+        <v>989</v>
       </c>
       <c r="G228" s="2">
-        <v>8748</v>
+        <v>1186.8</v>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Toprak altına tamamen gömülebilen, karbon fiber uçlu dayanıklı nem probu. 9-24V besleme ile çalışır, nemi akım değişimiyle ölçer; paslanmaz ve kırılmaz yapısıyla derin nokta ölçüm…</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sensoru-probu-8565?model=yedek-aksesuar</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B229" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 2-Solar</t>
+          <t xml:space="preserve">Smart-Garden Soil 1</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E229">
         <v>20</v>
       </c>
       <c r="F229" s="2">
-        <v>8690</v>
+        <v>6290</v>
       </c>
       <c r="G229" s="2">
-        <v>10428</v>
+        <v>7548</v>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B230" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 3</t>
+          <t xml:space="preserve">Smart-Garden Soil 1-Solar</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E230">
         <v>20</v>
       </c>
       <c r="F230" s="2">
-        <v>8575</v>
+        <v>7690</v>
       </c>
       <c r="G230" s="2">
-        <v>10290</v>
+        <v>9228</v>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1-solar</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B231" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 3-Solar</t>
+          <t xml:space="preserve">Smart-Garden Soil 2</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E231">
         <v>20</v>
       </c>
       <c r="F231" s="2">
-        <v>9975</v>
+        <v>7290</v>
       </c>
       <c r="G231" s="2">
-        <v>11970</v>
+        <v>8748</v>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B232" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/4” inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 2-Solar</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E232">
         <v>20</v>
       </c>
-      <c r="F232" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F232" s="2">
+        <v>8690</v>
+      </c>
+      <c r="G232" s="2">
+        <v>10428</v>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-4-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2-solar</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B233" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2” inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 3</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E233">
         <v>20</v>
       </c>
-      <c r="F233" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F233" s="2">
+        <v>8575</v>
+      </c>
+      <c r="G233" s="2">
+        <v>10290</v>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B234" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t xml:space="preserve">1”inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 3-Solar</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E234">
         <v>20</v>
       </c>
-      <c r="F234" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F234" s="2">
+        <v>9975</v>
+      </c>
+      <c r="G234" s="2">
+        <v>11970</v>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3-solar</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B235" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 1/2” inç</t>
+          <t xml:space="preserve">3/4” inç</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E235">
         <v>20</v>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-4-inc</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B236" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t xml:space="preserve">2” inç</t>
+          <t xml:space="preserve">1/2” inç</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E236">
         <v>20</v>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B237" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 1/2” inç</t>
+          <t xml:space="preserve">1”inç</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E237">
         <v>20</v>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-inc</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B238" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">3” inç</t>
+          <t xml:space="preserve">1 1/2” inç</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E238">
         <v>20</v>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B239" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 1/2” inç</t>
+          <t xml:space="preserve">2” inç</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E239">
         <v>20</v>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-inc</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B240" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">4”inç</t>
+          <t xml:space="preserve">2 1/2” inç</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E240">
         <v>20</v>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B241" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 1/2” inç</t>
+          <t xml:space="preserve">3” inç</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E241">
         <v>20</v>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-inc</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B242" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t xml:space="preserve">5” inç</t>
+          <t xml:space="preserve">3 1/2” inç</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E242">
         <v>20</v>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B243" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 1/2” inç</t>
+          <t xml:space="preserve">4”inç</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E243">
         <v>20</v>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-inc</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B244" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">6” inç</t>
+          <t xml:space="preserve">4 1/2” inç</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E244">
         <v>20</v>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=6-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B245" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Başlangıç</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aylık</t>
+          <t xml:space="preserve">5” inç</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-START</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E245">
         <v>20</v>
       </c>
-      <c r="F245" s="2">
-[...3 lines deleted...]
-        <v>252</v>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Akıllı sulama sistemine ekonomik bir abonelikle adım atın. Bu plan 5 cihaza kadar bağlantıyı, temel raporlama özelliklerini, mobil uygulama erişimini, e-posta desteğini ve haftalı…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-baslangic?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-inc</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B246" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Büyük Ölçekli</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Özel</t>
+          <t xml:space="preserve">5 1/2” inç</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-MEGA</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E246">
         <v>20</v>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devlet kurumları ve mega tarım projelerine özel, tamamen özelleştirilebilir yazılım planı. Sınırsız cihaz bağlantısı, white-label seçeneği, bulut veya on-premise kurulum, özel gel…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-buyuk-olcekli?model=ozel</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B247" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Giriş</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aylık</t>
+          <t xml:space="preserve">6” inç</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-ENTRY</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E247">
         <v>20</v>
       </c>
-      <c r="F247" s="2">
-[...3 lines deleted...]
-        <v>475.2</v>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gelişen işletmeler için en çok tercih edilen plan. 15 cihaza kadar bağlantı, gelişmiş raporlama ve analitik, mobil ile web uygulama erişimi, telefon ve e-posta desteği, günlük ver…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-giris?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=6-inc</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B248" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Kurumsal</t>
+          <t xml:space="preserve">Uygulama-Başlangıç</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t xml:space="preserve">Aylık</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-ENT</t>
+          <t xml:space="preserve">APP-START</t>
         </is>
       </c>
       <c r="E248">
         <v>20</v>
       </c>
       <c r="F248" s="2">
-        <v>2524.2</v>
+        <v>210</v>
       </c>
       <c r="G248" s="2">
-        <v>3029.04</v>
+        <v>252</v>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t xml:space="preserve">Çok lokasyonlu kurumsal işletmelerin ihtiyaçlarına göre kurgulanmış abonelik planı. 200 cihaza kadar bağlantı, kurumsal raporlama paketi, öncelikli API erişimi, özel hesap yönetic…</t>
+          <t xml:space="preserve">Akıllı sulama sistemine ekonomik bir abonelikle adım atın. Bu plan 5 cihaza kadar bağlantıyı, temel raporlama özelliklerini, mobil uygulama erişimini, e-posta desteğini ve haftalı…</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-kurumsal?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-baslangic?model=aylik</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B249" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Profesyonel</t>
+          <t xml:space="preserve">Uygulama-Büyük Ölçekli</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aylık</t>
+          <t xml:space="preserve">Özel</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-PRO</t>
+          <t xml:space="preserve">APP-MEGA</t>
         </is>
       </c>
       <c r="E249">
         <v>20</v>
       </c>
-      <c r="F249" s="2">
-[...3 lines deleted...]
-        <v>1054.8</v>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tüm profesyonel özellikleri tek abonelikte toplayan plan: 50 cihaza kadar bağlantı, ileri düzey raporlama ve analitik, API erişimi, 7/24 telefon desteği, anlık veri yedekleme, öze…</t>
+          <t xml:space="preserve">Devlet kurumları ve mega tarım projelerine özel, tamamen özelleştirilebilir yazılım planı. Sınırsız cihaz bağlantısı, white-label seçeneği, bulut veya on-premise kurulum, özel gel…</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-profesyonel?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-buyuk-olcekli?model=ozel</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B250" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Ücretsiz</t>
+          <t xml:space="preserve">Uygulama-Giriş</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ücretsiz</t>
+          <t xml:space="preserve">Aylık</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-FREE</t>
+          <t xml:space="preserve">APP-ENTRY</t>
         </is>
       </c>
       <c r="E250">
         <v>20</v>
       </c>
-      <c r="F250" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F250" s="2">
+        <v>396</v>
+      </c>
+      <c r="G250" s="2">
+        <v>475.2</v>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t xml:space="preserve">F Serisi donanımla birlikte gelen, SIM kart gerektirmeyen ücretsiz plan. Wi-Fi bağlantısı üzerinden pompanızı uzaktan açıp kapatır, temel durum izleme sunar. Basit arayüzüyle 5 de…</t>
+          <t xml:space="preserve">Gelişen işletmeler için en çok tercih edilen plan. 15 cihaza kadar bağlantı, gelişmiş raporlama ve analitik, mobil ile web uygulama erişimi, telefon ve e-posta desteği, günlük ver…</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-ucretsiz?model=ucretsiz</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-giris?model=aylik</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B251" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Uygulama-Kurumsal</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMax-Long</t>
+          <t xml:space="preserve">Aylık</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">APP-ENT</t>
         </is>
       </c>
       <c r="E251">
         <v>20</v>
       </c>
       <c r="F251" s="2">
-        <v>58000</v>
+        <v>2524.2</v>
       </c>
       <c r="G251" s="2">
-        <v>69600</v>
+        <v>3029.04</v>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Çok lokasyonlu kurumsal işletmelerin ihtiyaçlarına göre kurgulanmış abonelik planı. 200 cihaza kadar bağlantı, kurumsal raporlama paketi, öncelikli API erişimi, özel hesap yönetic…</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-long</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-kurumsal?model=aylik</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B252" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Uygulama-Profesyonel</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t xml:space="preserve">Emin</t>
+          <t xml:space="preserve">Aylık</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">APP-PRO</t>
         </is>
       </c>
       <c r="E252">
         <v>20</v>
       </c>
       <c r="F252" s="2">
-        <v>8799</v>
+        <v>879</v>
       </c>
       <c r="G252" s="2">
-        <v>10558.8</v>
+        <v>1054.8</v>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Tüm profesyonel özellikleri tek abonelikte toplayan plan: 50 cihaza kadar bağlantı, ileri düzey raporlama ve analitik, API erişimi, 7/24 telefon desteği, anlık veri yedekleme, öze…</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-profesyonel?model=aylik</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B253" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Uygulama-Ücretsiz</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMin-Long</t>
+          <t xml:space="preserve">Ücretsiz</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">APP-FREE</t>
         </is>
       </c>
       <c r="E253">
         <v>20</v>
       </c>
-      <c r="F253" s="2">
-[...3 lines deleted...]
-        <v>51960</v>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">F Serisi donanımla birlikte gelen, SIM kart gerektirmeyen ücretsiz plan. Wi-Fi bağlantısı üzerinden pompanızı uzaktan açıp kapatır, temel durum izleme sunar. Basit arayüzüyle 5 de…</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-long</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-ucretsiz?model=ucretsiz</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B254" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMax-Short</t>
+          <t xml:space="preserve">EMax-Long</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
       <c r="E254">
         <v>20</v>
       </c>
       <c r="F254" s="2">
-        <v>23900</v>
+        <v>58000</v>
       </c>
       <c r="G254" s="2">
-        <v>28680</v>
+        <v>69600</v>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-long</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B255" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMin-Short</t>
+          <t xml:space="preserve">Emin</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
       <c r="E255">
         <v>20</v>
       </c>
       <c r="F255" s="2">
-        <v>16800</v>
+        <v>8799</v>
       </c>
       <c r="G255" s="2">
-        <v>20160</v>
+        <v>10558.8</v>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B256" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t xml:space="preserve">E-Ex-Min</t>
+          <t xml:space="preserve">EMin-Long</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
       <c r="E256">
         <v>20</v>
       </c>
       <c r="F256" s="2">
-        <v>14250</v>
+        <v>43300</v>
       </c>
       <c r="G256" s="2">
-        <v>17100</v>
+        <v>51960</v>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-min</t>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-long</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B257" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t xml:space="preserve">E-Ex-Max</t>
+          <t xml:space="preserve">EMax-Short</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
       <c r="E257">
         <v>20</v>
       </c>
       <c r="F257" s="2">
-        <v>21000</v>
+        <v>23900</v>
       </c>
       <c r="G257" s="2">
-        <v>25200</v>
+        <v>28680</v>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-max</t>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-short</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B258" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+          <t xml:space="preserve">EMin-Short</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
       <c r="E258">
         <v>20</v>
       </c>
       <c r="F258" s="2">
-        <v>5000</v>
+        <v>16800</v>
       </c>
       <c r="G258" s="2">
-        <v>6000</v>
+        <v>20160</v>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=yaprak-islakligi-ve-sicaklik-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-short</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B259" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Leaf-LoRa</t>
+          <t xml:space="preserve">E-Ex-Min</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
       <c r="E259">
         <v>20</v>
       </c>
       <c r="F259" s="2">
-        <v>11300</v>
+        <v>14250</v>
       </c>
       <c r="G259" s="2">
-        <v>13560</v>
+        <v>17100</v>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=smart-leaf-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-min</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B260" t="inlineStr" s="3">
         <is>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">E-Ex-Max</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+        </is>
+      </c>
+      <c r="E260">
+        <v>20</v>
+      </c>
+      <c r="F260" s="2">
+        <v>21000</v>
+      </c>
+      <c r="G260" s="2">
+        <v>25200</v>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-max</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr" s="3">
+        <is>
           <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr">
+      <c r="C261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
+        </is>
+      </c>
+      <c r="E261">
+        <v>20</v>
+      </c>
+      <c r="F261" s="2">
+        <v>5000</v>
+      </c>
+      <c r="G261" s="2">
+        <v>6000</v>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=yaprak-islakligi-ve-sicaklik-sensoru</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smart Leaf-LoRa</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
+        </is>
+      </c>
+      <c r="E262">
+        <v>20</v>
+      </c>
+      <c r="F262" s="2">
+        <v>11300</v>
+      </c>
+      <c r="G262" s="2">
+        <v>13560</v>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=smart-leaf-lora</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Yaprak Islaklığı ve Sıcaklık Sensörü</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
         <is>
           <t xml:space="preserve">Smart Leaf-GSM</t>
         </is>
       </c>
-      <c r="D260" t="inlineStr">
+      <c r="D263" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-YAPISLSIC-7A21</t>
         </is>
       </c>
-      <c r="E260">
-[...2 lines deleted...]
-      <c r="F260" s="2">
+      <c r="E263">
+        <v>20</v>
+      </c>
+      <c r="F263" s="2">
         <v>16300</v>
       </c>
-      <c r="G260" s="2">
+      <c r="G263" s="2">
         <v>19560</v>
       </c>
-      <c r="H260" t="inlineStr">
+      <c r="H263" t="inlineStr">
         <is>
           <t xml:space="preserve">Yaprak yüzeyindeki ıslaklığı ve sıcaklığı aynı anda ölçen kombine sensör. Gerçek yaprak formunu taklit eden gövdesiyle ıslak kalma süresini hassas biçimde belirler; mantari hastal…</t>
         </is>
       </c>
-      <c r="I260" t="inlineStr">
+      <c r="I263" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/yaprak-islaklik-sensoru?model=smart-leaf-gsm</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>