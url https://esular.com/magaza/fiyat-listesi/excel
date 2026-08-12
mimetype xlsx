--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -74,51 +74,51 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="64" customWidth="1"/>
     <col min="9" max="9" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (23.07.2026) — https://esular.com/magaza/fiyat-listesi</t>
+          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (12.08.2026) — https://esular.com/magaza/fiyat-listesi</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Kategori</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ürün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Model</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">SKU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="1">
@@ -232,54 +232,54 @@
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">868 MHz Yagi Anten 9 dBi (N Dişi)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-YAGI868-9DBI</t>
         </is>
       </c>
       <c r="E6">
         <v>20</v>
       </c>
       <c r="F6" s="2">
-        <v>2790</v>
+        <v>3200</v>
       </c>
       <c r="G6" s="2">
-        <v>3348</v>
+        <v>3840</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">865–868 MHz LoRa/LoRaWAN bandı için 9 dBi kazançlı yönlü Yagi anten. N dişi konnektör ve 30 cm RG58 kablo ile uzak sensör ve gateway arasındaki menzili artırır; alüminyum gövde, D…</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/yagi-anten-868mhz-9dbi</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B7" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Açılı Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
@@ -396,186 +396,186 @@
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B10" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Açılı Flanşlı Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">3'' inç 9V</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-AÇIFLAHİD-17EA</t>
         </is>
       </c>
       <c r="E10">
         <v>20</v>
       </c>
       <c r="F10" s="2">
-        <v>8010</v>
+        <v>8275</v>
       </c>
       <c r="G10" s="2">
-        <v>9612</v>
+        <v>9930</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">Flanşlı bağlantısıyla hızlı montaj sunan 90° açılı hidrolik selenoid vana. 3/4"-4" çap aralığı, PN 10 basınç sınıfı, 24V AC veya 9-12V DC Latch bobin seçenekleri ve EPDM diyaframı…</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/acili-flansli-hidrolik-selenoid-vana?model=3-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B11" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Açılı Flanşlı Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">4'' inç 9V</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-AÇIFLAHİD-17EA</t>
         </is>
       </c>
       <c r="E11">
         <v>20</v>
       </c>
       <c r="F11" s="2">
-        <v>8694</v>
+        <v>8976.67</v>
       </c>
       <c r="G11" s="2">
-        <v>10432.8</v>
+        <v>10772</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">Flanşlı bağlantısıyla hızlı montaj sunan 90° açılı hidrolik selenoid vana. 3/4"-4" çap aralığı, PN 10 basınç sınıfı, 24V AC veya 9-12V DC Latch bobin seçenekleri ve EPDM diyaframı…</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/acili-flansli-hidrolik-selenoid-vana?model=4-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B12" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Adaptör</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">12VDC 2A</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ADA-F75E</t>
         </is>
       </c>
       <c r="E12">
         <v>20</v>
       </c>
       <c r="F12" s="2">
         <v>419</v>
       </c>
       <c r="G12" s="2">
         <v>502.8</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t xml:space="preserve">12V 2A çıkış veren, 100-240V üniversal girişli güç adaptörü. Kısa devre, aşırı yük ve yüksek gerilim korumalı; %100 tam yükte kararlı çalışır. CE ve RoHS sertifikalı, Efficiency V…</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/adaptor?model=12vdc-2a</t>
+          <t xml:space="preserve">https://esular.com/magaza/guc-adaptoru-12v-2a?model=12vdc-2a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B13" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Adaptör</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">24VDC 2A</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ADA-F75E</t>
         </is>
       </c>
       <c r="E13">
         <v>20</v>
       </c>
       <c r="F13" s="2">
         <v>449</v>
       </c>
       <c r="G13" s="2">
         <v>538.8</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t xml:space="preserve">12V 2A çıkış veren, 100-240V üniversal girişli güç adaptörü. Kısa devre, aşırı yük ve yüksek gerilim korumalı; %100 tam yükte kararlı çalışır. CE ve RoHS sertifikalı, Efficiency V…</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/adaptor?model=24vdc-2a</t>
+          <t xml:space="preserve">https://esular.com/magaza/guc-adaptoru-12v-2a?model=24vdc-2a</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B14" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Akıllı Merkezi Sera Pencere Kontrol Paneli </t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">Merkezi Sistem</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-AKIMERSER-8039</t>
         </is>
       </c>
       <c r="E14">
@@ -1019,9358 +1019,9760 @@
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B25" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Basınç Sensörü</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve"> BCT-22</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-BASSEN-8003</t>
         </is>
       </c>
       <c r="E25">
         <v>20</v>
       </c>
       <c r="F25" s="2">
-        <v>2170</v>
+        <v>2270</v>
       </c>
       <c r="G25" s="2">
-        <v>2604</v>
+        <v>2724</v>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t xml:space="preserve">Paslanmaz çelik gövdesiyle dayanıklılık sunan bu ürün, yüksek hassasiyetli performansı, EMC uyumluluğu ve ters polarizasyon korumasıyla öne çıkar. Küçük ve kompakt tasarımı, hem e…</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/basinc-sensoru?model=bct-22</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B26" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Büyük Gövde Dişli Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Bitki Yetiştirme LED Projektörü — 50 W / 100 W / 200 W Full Spectrum</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">3'' inç 9V</t>
+          <t xml:space="preserve">50 W Full Spectrum</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-BÜYGÖVDİŞ-0E11</t>
+          <t xml:space="preserve">ESU-GROWLED-100W</t>
         </is>
       </c>
       <c r="E26">
         <v>20</v>
       </c>
-      <c r="F26" s="2">
-[...3 lines deleted...]
-        <v>8832</v>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yüksek debili hatlar için 3" ve 4" dişli hidrolik selenoid vana. PN 10 basınç sınıfı, 24V AC veya 9V/12V DC Latch bobin seçenekleri (N.O./N.C.) ve güçlendirilmiş sızdırmaz diyafra…</t>
+          <t xml:space="preserve">Sera, fidelik ve dikey tarım için IP66 korumalı full spectrum bitki yetiştirme LED projektörü. 50 W, 100 W ve 200 W seçenekleri, kırmızı + mavi baskın spektrum, 220-240 V AC; Esul…</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/buyuk-govde-disli-hidrolik-selenoid-vana?model=3-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/bitki-yetistirme-led-projektoru-100-w-full-spectrum?model=50-w-full-spectrum</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B27" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Büyük Gövde Dişli Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Bitki Yetiştirme LED Projektörü — 50 W / 100 W / 200 W Full Spectrum</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">4'' inç 9V</t>
+          <t xml:space="preserve">100 W Full Spectrum</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-BÜYGÖVDİŞ-0E11</t>
+          <t xml:space="preserve">ESU-GROWLED-100W</t>
         </is>
       </c>
       <c r="E27">
         <v>20</v>
       </c>
       <c r="F27" s="2">
-        <v>8096</v>
+        <v>3800</v>
       </c>
       <c r="G27" s="2">
-        <v>9715.2</v>
+        <v>4560</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yüksek debili hatlar için 3" ve 4" dişli hidrolik selenoid vana. PN 10 basınç sınıfı, 24V AC veya 9V/12V DC Latch bobin seçenekleri (N.O./N.C.) ve güçlendirilmiş sızdırmaz diyafra…</t>
+          <t xml:space="preserve">Sera, fidelik ve dikey tarım için IP66 korumalı full spectrum bitki yetiştirme LED projektörü. 50 W, 100 W ve 200 W seçenekleri, kırmızı + mavi baskın spektrum, 220-240 V AC; Esul…</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/buyuk-govde-disli-hidrolik-selenoid-vana?model=4-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/bitki-yetistirme-led-projektoru-100-w-full-spectrum?model=100-w-full-spectrum</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B28" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Çözünmüş Oksijen Sensörü</t>
+          <t xml:space="preserve">Bitki Yetiştirme LED Projektörü — 50 W / 100 W / 200 W Full Spectrum</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-O2</t>
+          <t xml:space="preserve">200 W Full Spectrum</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-COS-9A00</t>
+          <t xml:space="preserve">ESU-GROWLED-100W</t>
         </is>
       </c>
       <c r="E28">
         <v>20</v>
       </c>
-      <c r="F28" s="2">
-[...3 lines deleted...]
-        <v>52200</v>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-O2, sudaki çözünmüş oksijen (DO) seviyesini 0,00–50,00 mg/L aralığında ölçen kablosuz sensördür. Verilerini LoRa–LoRaWAN ile iletir; dahili şarjlı piliyle enerji kesintisind…</t>
+          <t xml:space="preserve">Sera, fidelik ve dikey tarım için IP66 korumalı full spectrum bitki yetiştirme LED projektörü. 50 W, 100 W ve 200 W seçenekleri, kırmızı + mavi baskın spektrum, 220-240 V AC; Esul…</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/cozunmus-oksijen-sensoru?model=smart-o2</t>
+          <t xml:space="preserve">https://esular.com/magaza/bitki-yetistirme-led-projektoru-100-w-full-spectrum?model=200-w-full-spectrum</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B29" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Çözünmüş Oksijen Sensörü</t>
+          <t xml:space="preserve">Büyük Gövde Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sudaki Çözünmüş Oksijen (DO) Probu</t>
+          <t xml:space="preserve">3'' inç 9V</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-COS-9A00</t>
+          <t xml:space="preserve">ESU-BÜYGÖVDİŞ-0E11</t>
         </is>
       </c>
       <c r="E29">
         <v>20</v>
       </c>
       <c r="F29" s="2">
-        <v>35800</v>
+        <v>7360</v>
       </c>
       <c r="G29" s="2">
-        <v>42960</v>
+        <v>8832</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-O2, sudaki çözünmüş oksijen (DO) seviyesini 0,00–50,00 mg/L aralığında ölçen kablosuz sensördür. Verilerini LoRa–LoRaWAN ile iletir; dahili şarjlı piliyle enerji kesintisind…</t>
+          <t xml:space="preserve">Yüksek debili hatlar için 3" ve 4" dişli hidrolik selenoid vana. PN 10 basınç sınıfı, 24V AC veya 9V/12V DC Latch bobin seçenekleri (N.O./N.C.) ve güçlendirilmiş sızdırmaz diyafra…</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/cozunmus-oksijen-sensoru?model=sudaki-cozunmus-oksijen-do-probu</t>
+          <t xml:space="preserve">https://esular.com/magaza/buyuk-govde-disli-hidrolik-selenoid-vana?model=3-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B30" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
+          <t xml:space="preserve">Büyük Gövde Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">İki İstasyonlu-LoRa</t>
+          <t xml:space="preserve">4'' inç 9V</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-DSZPBSC-3917</t>
+          <t xml:space="preserve">ESU-BÜYGÖVDİŞ-0E11</t>
         </is>
       </c>
       <c r="E30">
         <v>20</v>
       </c>
       <c r="F30" s="2">
-        <v>4400</v>
+        <v>8096</v>
       </c>
       <c r="G30" s="2">
-        <v>5280</v>
+        <v>9715.2</v>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bahçe, park ve hobi seraları için programlanabilir sulama kontrol cihazı. 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği, güneş panelli şarjlı pil ve IP68 gövde; LoRa,…</t>
+          <t xml:space="preserve">Yüksek debili hatlar için 3" ve 4" dişli hidrolik selenoid vana. PN 10 basınç sınıfı, 24V AC veya 9V/12V DC Latch bobin seçenekleri (N.O./N.C.) ve güçlendirilmiş sızdırmaz diyafra…</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=iki-istasyonlu-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/buyuk-govde-disli-hidrolik-selenoid-vana?model=4-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B31" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
+          <t xml:space="preserve">Çözünmüş Oksijen Sensörü</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dört İstasyonlu-LoRa</t>
+          <t xml:space="preserve">Sudaki Çözünmüş Oksijen (DO) Probu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-DSZPBSC-3917</t>
+          <t xml:space="preserve">ESU-COS-9A00</t>
         </is>
       </c>
       <c r="E31">
         <v>20</v>
       </c>
       <c r="F31" s="2">
-        <v>4600</v>
+        <v>46500</v>
       </c>
       <c r="G31" s="2">
-        <v>5520</v>
+        <v>55800</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bahçe, park ve hobi seraları için programlanabilir sulama kontrol cihazı. 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği, güneş panelli şarjlı pil ve IP68 gövde; LoRa,…</t>
+          <t xml:space="preserve">Smart-O2, sudaki çözünmüş oksijen (DO) seviyesini 0,00–50,00 mg/L aralığında ölçen kablosuz sensördür. Verilerini LoRa–LoRaWAN ile iletir; dahili şarjlı piliyle enerji kesintisind…</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=dort-istasyonlu-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/cozunmus-oksijen-sensoru?model=sudaki-cozunmus-oksijen-do-probu</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B32" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
+          <t xml:space="preserve">Çözünmüş Oksijen Sensörü</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">İki İstasyonlu-Bluetooth</t>
+          <t xml:space="preserve">Smart-O2</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-DSZPBSC-3917</t>
+          <t xml:space="preserve">ESU-COS-9A00</t>
         </is>
       </c>
       <c r="E32">
         <v>20</v>
       </c>
       <c r="F32" s="2">
-        <v>3800</v>
+        <v>56500</v>
       </c>
       <c r="G32" s="2">
-        <v>4560</v>
+        <v>67800</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bahçe, park ve hobi seraları için programlanabilir sulama kontrol cihazı. 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği, güneş panelli şarjlı pil ve IP68 gövde; LoRa,…</t>
+          <t xml:space="preserve">Smart-O2, sudaki çözünmüş oksijen (DO) seviyesini 0,00–50,00 mg/L aralığında ölçen kablosuz sensördür. Verilerini LoRa–LoRaWAN ile iletir; dahili şarjlı piliyle enerji kesintisind…</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=iki-istasyonlu-bluetooth</t>
+          <t xml:space="preserve">https://esular.com/magaza/cozunmus-oksijen-sensoru?model=smart-o2</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B33" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dört İstasyonlu-Bluetooth</t>
+          <t xml:space="preserve">İki İstasyonlu-LoRa</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-DSZPBSC-3917</t>
         </is>
       </c>
       <c r="E33">
         <v>20</v>
       </c>
       <c r="F33" s="2">
         <v>4400</v>
       </c>
       <c r="G33" s="2">
         <v>5280</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t xml:space="preserve">Bahçe, park ve hobi seraları için programlanabilir sulama kontrol cihazı. 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği, güneş panelli şarjlı pil ve IP68 gövde; LoRa,…</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=dort-istasyonlu-bluetooth</t>
+          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=iki-istasyonlu-lora</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B34" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/4'' inç 9V</t>
+          <t xml:space="preserve">Dört İstasyonlu-LoRa</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
+          <t xml:space="preserve">ESU-DSZPBSC-3917</t>
         </is>
       </c>
       <c r="E34">
         <v>20</v>
       </c>
-      <c r="F34" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F34" s="2">
+        <v>4600</v>
+      </c>
+      <c r="G34" s="2">
+        <v>5520</v>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
+          <t xml:space="preserve">Bahçe, park ve hobi seraları için programlanabilir sulama kontrol cihazı. 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği, güneş panelli şarjlı pil ve IP68 gövde; LoRa,…</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=3-4-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=dort-istasyonlu-lora</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B35" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">1'' inç 9V</t>
+          <t xml:space="preserve">İki İstasyonlu-Bluetooth</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
+          <t xml:space="preserve">ESU-DSZPBSC-3917</t>
         </is>
       </c>
       <c r="E35">
         <v>20</v>
       </c>
-      <c r="F35" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F35" s="2">
+        <v>3800</v>
+      </c>
+      <c r="G35" s="2">
+        <v>4560</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
+          <t xml:space="preserve">Bahçe, park ve hobi seraları için programlanabilir sulama kontrol cihazı. 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği, güneş panelli şarjlı pil ve IP68 gövde; LoRa,…</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=1-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=iki-istasyonlu-bluetooth</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B36" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Dijital Sulama Zamanlayıcı–Programlanabilir Bahçe Sulama Cihazı</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 1/2'' inç 9V</t>
+          <t xml:space="preserve">Dört İstasyonlu-Bluetooth</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
+          <t xml:space="preserve">ESU-DSZPBSC-3917</t>
         </is>
       </c>
       <c r="E36">
         <v>20</v>
       </c>
       <c r="F36" s="2">
-        <v>3974</v>
+        <v>4400</v>
       </c>
       <c r="G36" s="2">
-        <v>4768.8</v>
+        <v>5280</v>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
+          <t xml:space="preserve">Bahçe, park ve hobi seraları için programlanabilir sulama kontrol cihazı. 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği, güneş panelli şarjlı pil ve IP68 gövde; LoRa,…</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=1-1-2-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/dijital-sulama-zamanlayiciprogramlanabilir-bahce-sulama-cihazi?model=dort-istasyonlu-bluetooth</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B37" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2'' inç 9V</t>
+          <t xml:space="preserve">3/4'' inç 9V</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
         </is>
       </c>
       <c r="E37">
         <v>20</v>
       </c>
-      <c r="F37" s="2">
-[...3 lines deleted...]
-        <v>4917.6</v>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=2-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=3-4-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B38" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 1/2'' inç 9V</t>
+          <t xml:space="preserve">1'' inç 9V</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
         </is>
       </c>
       <c r="E38">
         <v>20</v>
       </c>
-      <c r="F38" s="2">
-[...3 lines deleted...]
-        <v>5198.4</v>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=2-1-2-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=1-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B39" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">3'' inç 9V</t>
+          <t xml:space="preserve">1 1/2'' inç 9V</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
         </is>
       </c>
       <c r="E39">
         <v>20</v>
       </c>
       <c r="F39" s="2">
-        <v>4905</v>
+        <v>4060</v>
       </c>
       <c r="G39" s="2">
-        <v>5886</v>
+        <v>4872</v>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=3-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=1-1-2-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B40" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">EC Sensörü</t>
+          <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">EC Sensörü</t>
+          <t xml:space="preserve">2'' inç 9V</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ECSENS-197E</t>
+          <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
         </is>
       </c>
       <c r="E40">
         <v>20</v>
       </c>
       <c r="F40" s="2">
-        <v>15800</v>
+        <v>4187.5</v>
       </c>
       <c r="G40" s="2">
-        <v>18960</v>
+        <v>5025</v>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-EC sensörü, suyun EC (elektriksel iletkenlik) seviyesini ölçmek için kullanılan bir sensördür. Akıllı izleme ve kontrol sistemleri ile entegre edilerek kullanılabilir. Sensö…</t>
+          <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ec-sensoru?model=ec-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=2-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B41" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
+          <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN40</t>
+          <t xml:space="preserve">2 1/2'' inç 9V</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
+          <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
         </is>
       </c>
       <c r="E41">
         <v>20</v>
       </c>
-      <c r="F41" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F41" s="2">
+        <v>4370</v>
+      </c>
+      <c r="G41" s="2">
+        <v>5244</v>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
+          <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn40</t>
+          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=2-1-2-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B42" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
+          <t xml:space="preserve">Dişli Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN50</t>
+          <t xml:space="preserve">3'' inç 9V</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
+          <t xml:space="preserve">ESU-DİŞHİDSEL-1AF3</t>
         </is>
       </c>
       <c r="E42">
         <v>20</v>
       </c>
-      <c r="F42" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F42" s="2">
+        <v>5011.67</v>
+      </c>
+      <c r="G42" s="2">
+        <v>6014</v>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
+          <t xml:space="preserve">Damla ve sprink sulama hatlarında bölge bazlı su kontrolü sağlayan dişli hidrolik selenoid vana. Plastik kompozit gövdesiyle hafif ve korozyona dirençli; 3/4"-2 1/2" çap seçenekle…</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn50</t>
+          <t xml:space="preserve">https://esular.com/magaza/disli-hidrolik-selenoid-vana?model=3-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B43" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
+          <t xml:space="preserve">EC Sensörü</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN65</t>
+          <t xml:space="preserve">EC Sensörü</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
+          <t xml:space="preserve">ESU-ECSENS-197E</t>
         </is>
       </c>
       <c r="E43">
         <v>20</v>
       </c>
-      <c r="F43" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F43" s="2">
+        <v>15800</v>
+      </c>
+      <c r="G43" s="2">
+        <v>18960</v>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
+          <t xml:space="preserve">Smart-EC sensörü, suyun EC (elektriksel iletkenlik) seviyesini ölçmek için kullanılan bir sensördür. Akıllı izleme ve kontrol sistemleri ile entegre edilerek kullanılabilir. Sensö…</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn65</t>
+          <t xml:space="preserve">https://esular.com/magaza/ec-sensoru?model=ec-sensoru</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B44" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN80</t>
+          <t xml:space="preserve">DN40</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E44">
         <v>20</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn80</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn40</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B45" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN100</t>
+          <t xml:space="preserve">DN50</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E45">
         <v>20</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn100</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn50</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B46" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN125</t>
+          <t xml:space="preserve">DN65</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E46">
         <v>20</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn125</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn65</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B47" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN150</t>
+          <t xml:space="preserve">DN80</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E47">
         <v>20</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn150</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn80</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B48" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN200</t>
+          <t xml:space="preserve">DN100</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E48">
         <v>20</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn200</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn100</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B49" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN250</t>
+          <t xml:space="preserve">DN125</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E49">
         <v>20</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn250</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn125</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B50" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN300</t>
+          <t xml:space="preserve">DN150</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E50">
         <v>20</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn300</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn150</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B51" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Flanşlı Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">3” inç 9V</t>
+          <t xml:space="preserve">DN200</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-FLAHİDSEL-45A4</t>
+          <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E51">
         <v>20</v>
       </c>
-      <c r="F51" s="2">
-[...3 lines deleted...]
-        <v>8643.6</v>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Flanşlı bağlantısıyla güvenilir ve hızlı montaj sunan hidrolik selenoid vana. 3/4"-2 1/2" çap seçenekleri, 10 bara kadar basınç dayanımı, giriş basıncını düşürebilme ve esnek diya…</t>
+          <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/flansli-hidrolik-selenoid-vana?model=3-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn200</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B52" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Flanşlı Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">4” inç 9V</t>
+          <t xml:space="preserve">DN250</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-FLAHİDSEL-45A4</t>
+          <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E52">
         <v>20</v>
       </c>
-      <c r="F52" s="2">
-[...3 lines deleted...]
-        <v>9388.8</v>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Flanşlı bağlantısıyla güvenilir ve hızlı montaj sunan hidrolik selenoid vana. 3/4"-2 1/2" çap seçenekleri, 10 bara kadar basınç dayanımı, giriş basıncını düşürebilme ve esnek diya…</t>
+          <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/flansli-hidrolik-selenoid-vana?model=4-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn250</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B53" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Flanşlı Hidrolik Selenoid Vana</t>
+          <t xml:space="preserve">Elektrikli Aktüatörlü Kelebek Vana</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">6” inç 9V</t>
+          <t xml:space="preserve">DN300</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-FLAHİDSEL-45A4</t>
+          <t xml:space="preserve">ESU-ELEAKTKEL-0CE0</t>
         </is>
       </c>
       <c r="E53">
         <v>20</v>
       </c>
-      <c r="F53" s="2">
-[...3 lines deleted...]
-        <v>18331.2</v>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Flanşlı bağlantısıyla güvenilir ve hızlı montaj sunan hidrolik selenoid vana. 3/4"-2 1/2" çap seçenekleri, 10 bara kadar basınç dayanımı, giriş basıncını düşürebilme ve esnek diya…</t>
+          <t xml:space="preserve">Boru hatlarında akışı elektrik motoruyla otomatik açıp kapatan lug tip kelebek vana. Paslanmaz çelik klape, EPDM conta ve GGG40.3 pik döküm gövde; 24V DC veya 220V AC aktüatör, IP…</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/flansli-hidrolik-selenoid-vana?model=6-inc-9v</t>
+          <t xml:space="preserve">https://esular.com/magaza/elektrikli-aktuatorlu-kelebek-vana?model=dn300</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B54" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
+          <t xml:space="preserve">Flanşlı Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wifi-Valve-2-24AC</t>
+          <t xml:space="preserve">3” inç 9V</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
+          <t xml:space="preserve">ESU-FLAHİDSEL-45A4</t>
         </is>
       </c>
       <c r="E54">
         <v>20</v>
       </c>
       <c r="F54" s="2">
-        <v>8200</v>
+        <v>7446.67</v>
       </c>
       <c r="G54" s="2">
-        <v>9840</v>
+        <v>8936</v>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
+          <t xml:space="preserve">Flanşlı bağlantısıyla güvenilir ve hızlı montaj sunan hidrolik selenoid vana. 3/4"-2 1/2" çap seçenekleri, 10 bara kadar basınç dayanımı, giriş basıncını düşürebilme ve esnek diya…</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-wifi-valve-2-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/flansli-hidrolik-selenoid-vana?model=3-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B55" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
+          <t xml:space="preserve">Flanşlı Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wifi-Valve-8-24AC</t>
+          <t xml:space="preserve">4” inç 9V</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
+          <t xml:space="preserve">ESU-FLAHİDSEL-45A4</t>
         </is>
       </c>
       <c r="E55">
         <v>20</v>
       </c>
       <c r="F55" s="2">
-        <v>10000</v>
+        <v>8095.83</v>
       </c>
       <c r="G55" s="2">
-        <v>12000</v>
+        <v>9715</v>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
+          <t xml:space="preserve">Flanşlı bağlantısıyla güvenilir ve hızlı montaj sunan hidrolik selenoid vana. 3/4"-2 1/2" çap seçenekleri, 10 bara kadar basınç dayanımı, giriş basıncını düşürebilme ve esnek diya…</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-wifi-valve-8-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/flansli-hidrolik-selenoid-vana?model=4-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B56" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
+          <t xml:space="preserve">Flanşlı Hidrolik Selenoid Vana</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wifi-Valve-12-24AC</t>
+          <t xml:space="preserve">6” inç 9V</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
+          <t xml:space="preserve">ESU-FLAHİDSEL-45A4</t>
         </is>
       </c>
       <c r="E56">
         <v>20</v>
       </c>
       <c r="F56" s="2">
-        <v>11200</v>
+        <v>15773.33</v>
       </c>
       <c r="G56" s="2">
-        <v>13440</v>
+        <v>18928</v>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
+          <t xml:space="preserve">Flanşlı bağlantısıyla güvenilir ve hızlı montaj sunan hidrolik selenoid vana. 3/4"-2 1/2" çap seçenekleri, 10 bara kadar basınç dayanımı, giriş basıncını düşürebilme ve esnek diya…</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-wifi-valve-12-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/flansli-hidrolik-selenoid-vana?model=6-inc-9v</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B57" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart GSM-Valve-2-24AC</t>
+          <t xml:space="preserve">Smart Wifi-Valve-2-24AC</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E57">
         <v>20</v>
       </c>
       <c r="F57" s="2">
-        <v>8500</v>
+        <v>8200</v>
       </c>
       <c r="G57" s="2">
-        <v>10200</v>
+        <v>9840</v>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-gsm-valve-2-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-wifi-valve-2-24ac</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B58" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart GSM-Valve-8-24AC</t>
+          <t xml:space="preserve">Smart Wifi-Valve-8-24AC</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E58">
         <v>20</v>
       </c>
       <c r="F58" s="2">
-        <v>10500</v>
+        <v>10000</v>
       </c>
       <c r="G58" s="2">
-        <v>12600</v>
+        <v>12000</v>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-gsm-valve-8-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-wifi-valve-8-24ac</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B59" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart GSM-Valve-12-24AC</t>
+          <t xml:space="preserve">Smart Wifi-Valve-12-24AC</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E59">
         <v>20</v>
       </c>
       <c r="F59" s="2">
-        <v>11900</v>
+        <v>11200</v>
       </c>
       <c r="G59" s="2">
-        <v>14280</v>
+        <v>13440</v>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-gsm-valve-12-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-wifi-valve-12-24ac</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B60" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart LoRa-Valve-2-24AC</t>
+          <t xml:space="preserve">Smart GSM-Valve-2-24AC</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E60">
         <v>20</v>
       </c>
       <c r="F60" s="2">
-        <v>8200</v>
+        <v>8500</v>
       </c>
       <c r="G60" s="2">
-        <v>9840</v>
+        <v>10200</v>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-lora-valve-2-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-gsm-valve-2-24ac</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B61" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart LoRa-Valve-8-24AC</t>
+          <t xml:space="preserve">Smart GSM-Valve-8-24AC</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E61">
         <v>20</v>
       </c>
       <c r="F61" s="2">
-        <v>10000</v>
+        <v>10500</v>
       </c>
       <c r="G61" s="2">
-        <v>12000</v>
+        <v>12600</v>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-lora-valve-8-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-gsm-valve-8-24ac</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B62" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart LoRa-Valve-12-24AC</t>
+          <t xml:space="preserve">Smart GSM-Valve-12-24AC</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E62">
         <v>20</v>
       </c>
       <c r="F62" s="2">
-        <v>11200</v>
+        <v>11900</v>
       </c>
       <c r="G62" s="2">
-        <v>13440</v>
+        <v>14280</v>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-lora-valve-12-24ac</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-gsm-valve-12-24ac</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B63" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM Anten</t>
+          <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSM Anten</t>
+          <t xml:space="preserve">Smart LoRa-Valve-2-24AC</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSMANT-56A9</t>
+          <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E63">
         <v>20</v>
       </c>
       <c r="F63" s="2">
-        <v>380</v>
+        <v>8200</v>
       </c>
       <c r="G63" s="2">
-        <v>456</v>
+        <v>9840</v>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Manyetik tabanlı omni-directional GSM/LTE anteni; 698-960 ve 1710-2700 MHz bantlarında 7 dBi kazanç sağlar. Alüminyum gövdesi, RG174 kablosu ve SMA erkek konnektörüyle endüstriyel…</t>
+          <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-anten?model=gsm-anten</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-lora-valve-2-24ac</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B64" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM ile Uzaktan Sulama Kontrol Sistemi-Esular Smart Serisi</t>
+          <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">FMin</t>
+          <t xml:space="preserve">Smart LoRa-Valve-8-24AC</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSMİLEUZA-601B</t>
+          <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E64">
         <v>20</v>
       </c>
       <c r="F64" s="2">
-        <v>8400</v>
+        <v>10000</v>
       </c>
       <c r="G64" s="2">
-        <v>10080</v>
+        <v>12000</v>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMS komutu ezberlemeden, mobil uygulamayla GSM üzerinden tarla sulamanızı yönetin. F-Min'den E-Max'e dört model; 1-4 pompa kontrolü, 128 vanaya ve 128 sensöre kadar kablosuz geniş…</t>
+          <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=fmin</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-lora-valve-8-24ac</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B65" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM ile Uzaktan Sulama Kontrol Sistemi-Esular Smart Serisi</t>
+          <t xml:space="preserve">GSM 24V Selenoidli Vana Kontrol İstasyonu</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">FMax-Short</t>
+          <t xml:space="preserve">Smart LoRa-Valve-12-24AC</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSMİLEUZA-601B</t>
+          <t xml:space="preserve">ESU-GSM24VSEL-DB73</t>
         </is>
       </c>
       <c r="E65">
         <v>20</v>
       </c>
       <c r="F65" s="2">
-        <v>12000</v>
+        <v>11200</v>
       </c>
       <c r="G65" s="2">
-        <v>14400</v>
+        <v>13440</v>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMS komutu ezberlemeden, mobil uygulamayla GSM üzerinden tarla sulamanızı yönetin. F-Min'den E-Max'e dört model; 1-4 pompa kontrolü, 128 vanaya ve 128 sensöre kadar kablosuz geniş…</t>
+          <t xml:space="preserve">GSM bağlantısıyla kablo altyapısı gerektirmeden 24V AC selenoid vanalarınızı internetten yönetin. 8 adede kadar vana çıkışı, arıza tespiti, web ve mobil uygulama desteği, isteğe b…</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=fmax-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-24v-selenoidli-vana-kontrol-istasyonu?model=smart-lora-valve-12-24ac</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B66" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM ile Uzaktan Sulama Kontrol Sistemi-Esular Smart Serisi</t>
+          <t xml:space="preserve">GSM Anten</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMin-Short</t>
+          <t xml:space="preserve">GSM Anten</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSMİLEUZA-601B</t>
+          <t xml:space="preserve">ESU-GSMANT-56A9</t>
         </is>
       </c>
       <c r="E66">
         <v>20</v>
       </c>
       <c r="F66" s="2">
-        <v>16800</v>
+        <v>380</v>
       </c>
       <c r="G66" s="2">
-        <v>20160</v>
+        <v>456</v>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMS komutu ezberlemeden, mobil uygulamayla GSM üzerinden tarla sulamanızı yönetin. F-Min'den E-Max'e dört model; 1-4 pompa kontrolü, 128 vanaya ve 128 sensöre kadar kablosuz geniş…</t>
+          <t xml:space="preserve">Manyetik tabanlı omni-directional GSM/LTE anteni; 698-960 ve 1710-2700 MHz bantlarında 7 dBi kazanç sağlar. Alüminyum gövdesi, RG174 kablosu ve SMA erkek konnektörüyle endüstriyel…</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=emin-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-anten?model=gsm-anten</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B67" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">GSM ile Uzaktan Sulama Kontrol Sistemi-Esular Smart Serisi</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMax-Short</t>
+          <t xml:space="preserve">FMin</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-GSMİLEUZA-601B</t>
         </is>
       </c>
       <c r="E67">
         <v>20</v>
       </c>
       <c r="F67" s="2">
-        <v>23900</v>
+        <v>8400</v>
       </c>
       <c r="G67" s="2">
-        <v>28680</v>
+        <v>10080</v>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t xml:space="preserve">SMS komutu ezberlemeden, mobil uygulamayla GSM üzerinden tarla sulamanızı yönetin. F-Min'den E-Max'e dört model; 1-4 pompa kontrolü, 128 vanaya ve 128 sensöre kadar kablosuz geniş…</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=emax-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=fmin</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B68" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM’li Kablosuz Akıllı Sulama Merkez İstasyonu-F Serisi</t>
+          <t xml:space="preserve">GSM ile Uzaktan Sulama Kontrol Sistemi-Esular Smart Serisi</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">FMin</t>
+          <t xml:space="preserve">FMax-Short</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSMKABAKI-12ED</t>
+          <t xml:space="preserve">ESU-GSMİLEUZA-601B</t>
         </is>
       </c>
       <c r="E68">
         <v>20</v>
       </c>
       <c r="F68" s="2">
-        <v>8400</v>
+        <v>12000</v>
       </c>
       <c r="G68" s="2">
-        <v>10080</v>
+        <v>14400</v>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t xml:space="preserve">İnternet üzerinden sulama ve pompa kontrolü için GSM'li merkez istasyon. Vana ve sensörlerle LoRa üzerinden 1 km'ye kadar kablosuz haberleşir; elektrik veya solar beslemeyle çalış…</t>
+          <t xml:space="preserve">SMS komutu ezberlemeden, mobil uygulamayla GSM üzerinden tarla sulamanızı yönetin. F-Min'den E-Max'e dört model; 1-4 pompa kontrolü, 128 vanaya ve 128 sensöre kadar kablosuz geniş…</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsmli-kablosuz-akilli-sulama-merkez-istasyonu-f-serisi?model=fmin</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=fmax-short</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B69" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM’li Kablosuz Akıllı Sulama Merkez İstasyonu-F Serisi</t>
+          <t xml:space="preserve">GSM ile Uzaktan Sulama Kontrol Sistemi-Esular Smart Serisi</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">FEx</t>
+          <t xml:space="preserve">EMin-Short</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSMKABAKI-12ED</t>
+          <t xml:space="preserve">ESU-GSMİLEUZA-601B</t>
         </is>
       </c>
       <c r="E69">
         <v>20</v>
       </c>
       <c r="F69" s="2">
-        <v>7300</v>
+        <v>16800</v>
       </c>
       <c r="G69" s="2">
-        <v>8760</v>
+        <v>20160</v>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t xml:space="preserve">İnternet üzerinden sulama ve pompa kontrolü için GSM'li merkez istasyon. Vana ve sensörlerle LoRa üzerinden 1 km'ye kadar kablosuz haberleşir; elektrik veya solar beslemeyle çalış…</t>
+          <t xml:space="preserve">SMS komutu ezberlemeden, mobil uygulamayla GSM üzerinden tarla sulamanızı yönetin. F-Min'den E-Max'e dört model; 1-4 pompa kontrolü, 128 vanaya ve 128 sensöre kadar kablosuz geniş…</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsmli-kablosuz-akilli-sulama-merkez-istasyonu-f-serisi?model=fex</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=emin-short</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B70" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">GSM’li Kablosuz Akıllı Sulama Merkez İstasyonu-F Serisi</t>
+          <t xml:space="preserve">GSM ile Uzaktan Sulama Kontrol Sistemi-Esular Smart Serisi</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">FMax-Short</t>
+          <t xml:space="preserve">EMax-Short</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-GSMKABAKI-12ED</t>
+          <t xml:space="preserve">ESU-GSMİLEUZA-601B</t>
         </is>
       </c>
       <c r="E70">
         <v>20</v>
       </c>
       <c r="F70" s="2">
-        <v>12000</v>
+        <v>23900</v>
       </c>
       <c r="G70" s="2">
-        <v>14400</v>
+        <v>28680</v>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t xml:space="preserve">İnternet üzerinden sulama ve pompa kontrolü için GSM'li merkez istasyon. Vana ve sensörlerle LoRa üzerinden 1 km'ye kadar kablosuz haberleşir; elektrik veya solar beslemeyle çalış…</t>
+          <t xml:space="preserve">SMS komutu ezberlemeden, mobil uygulamayla GSM üzerinden tarla sulamanızı yönetin. F-Min'den E-Max'e dört model; 1-4 pompa kontrolü, 128 vanaya ve 128 sensöre kadar kablosuz geniş…</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/gsmli-kablosuz-akilli-sulama-merkez-istasyonu-f-serisi?model=fmax-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsm-ile-uzaktan-sulama-kontrol-sistemi-esular-smart-serisi?model=emax-short</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B71" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
+          <t xml:space="preserve">GSM’li Kablosuz Akıllı Sulama Merkez İstasyonu-F Serisi</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (5 metre)</t>
+          <t xml:space="preserve">FMin</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
+          <t xml:space="preserve">ESU-GSMKABAKI-12ED</t>
         </is>
       </c>
       <c r="E71">
         <v>20</v>
       </c>
-      <c r="F71" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F71" s="2">
+        <v>8400</v>
+      </c>
+      <c r="G71" s="2">
+        <v>10080</v>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
+          <t xml:space="preserve">İnternet üzerinden sulama ve pompa kontrolü için GSM'li merkez istasyon. Vana ve sensörlerle LoRa üzerinden 1 km'ye kadar kablosuz haberleşir; elektrik veya solar beslemeyle çalış…</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-5-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsmli-kablosuz-akilli-sulama-merkez-istasyonu-f-serisi?model=fmin</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B72" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
+          <t xml:space="preserve">GSM’li Kablosuz Akıllı Sulama Merkez İstasyonu-F Serisi</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (10 metre)</t>
+          <t xml:space="preserve">FEx</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
+          <t xml:space="preserve">ESU-GSMKABAKI-12ED</t>
         </is>
       </c>
       <c r="E72">
         <v>20</v>
       </c>
-      <c r="F72" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F72" s="2">
+        <v>7300</v>
+      </c>
+      <c r="G72" s="2">
+        <v>8760</v>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
+          <t xml:space="preserve">İnternet üzerinden sulama ve pompa kontrolü için GSM'li merkez istasyon. Vana ve sensörlerle LoRa üzerinden 1 km'ye kadar kablosuz haberleşir; elektrik veya solar beslemeyle çalış…</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-10-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsmli-kablosuz-akilli-sulama-merkez-istasyonu-f-serisi?model=fex</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B73" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
+          <t xml:space="preserve">GSM’li Kablosuz Akıllı Sulama Merkez İstasyonu-F Serisi</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (50 metre)</t>
+          <t xml:space="preserve">FMax-Short</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
+          <t xml:space="preserve">ESU-GSMKABAKI-12ED</t>
         </is>
       </c>
       <c r="E73">
         <v>20</v>
       </c>
-      <c r="F73" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F73" s="2">
+        <v>12000</v>
+      </c>
+      <c r="G73" s="2">
+        <v>14400</v>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
+          <t xml:space="preserve">İnternet üzerinden sulama ve pompa kontrolü için GSM'li merkez istasyon. Vana ve sensörlerle LoRa üzerinden 1 km'ye kadar kablosuz haberleşir; elektrik veya solar beslemeyle çalış…</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-50-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/gsmli-kablosuz-akilli-sulama-merkez-istasyonu-f-serisi?model=fmax-short</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B74" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (100 metre)</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (5 metre)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E74">
         <v>20</v>
       </c>
-      <c r="F74" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F74" s="2">
+        <v>7120</v>
+      </c>
+      <c r="G74" s="2">
+        <v>8544</v>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-100-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-5-metre</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B75" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (150 metre)</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (10 metre)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E75">
         <v>20</v>
       </c>
-      <c r="F75" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F75" s="2">
+        <v>8004</v>
+      </c>
+      <c r="G75" s="2">
+        <v>9604.8</v>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-150-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-10-metre</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B76" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (200 metre)</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (50 metre)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E76">
         <v>20</v>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-200-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-50-metre</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B77" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (300 metre)</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (100 metre)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E77">
         <v>20</v>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-300-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-100-metre</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B78" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (400 metre)</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (150 metre)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E78">
         <v>20</v>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-400-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-150-metre</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B79" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">İklim İstasyonu-Tarımsal</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">İklim İstasyonu - Tarımsal Maxi-SmartCrop</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (200 metre)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-İKLİST-CE6E</t>
+          <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E79">
         <v>20</v>
       </c>
-      <c r="F79" s="2">
-[...3 lines deleted...]
-        <v>161880</v>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arazinizin mikro-iklimini tek istasyonla izleyin: sıcaklık, nem, rüzgar hızı ve yönü, basınç, yağış ve güneş radyasyonu. LoRaWAN iletişimi ve entegre güneş paneliyle elektriksiz a…</t>
+          <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/iklim-istasyonu-tarimsal?model=iklim-istasyonu-tarimsal-maxi-smartcrop</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-200-metre</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B80" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">İklim İstasyonu-Tarımsal</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">İklim İstasyonu - Tarımsal Maxi</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (300 metre)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-İKLİST-CE6E</t>
+          <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E80">
         <v>20</v>
       </c>
-      <c r="F80" s="2">
-[...3 lines deleted...]
-        <v>131880</v>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arazinizin mikro-iklimini tek istasyonla izleyin: sıcaklık, nem, rüzgar hızı ve yönü, basınç, yağış ve güneş radyasyonu. LoRaWAN iletişimi ve entegre güneş paneliyle elektriksiz a…</t>
+          <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/iklim-istasyonu-tarimsal?model=iklim-istasyonu-tarimsal-maxi</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-300-metre</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B81" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">İklim İstasyonu-Tarımsal</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">İklim İstasyonu - Tarımsal Mini</t>
+          <t xml:space="preserve">Hidrostatik Seviye Sensörü Probu (400 metre)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-İKLİST-CE6E</t>
+          <t xml:space="preserve">ESU-HİDSEVSEN-C354</t>
         </is>
       </c>
       <c r="E81">
         <v>20</v>
       </c>
-      <c r="F81" s="2">
-[...3 lines deleted...]
-        <v>57480</v>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arazinizin mikro-iklimini tek istasyonla izleyin: sıcaklık, nem, rüzgar hızı ve yönü, basınç, yağış ve güneş radyasyonu. LoRaWAN iletişimi ve entegre güneş paneliyle elektriksiz a…</t>
+          <t xml:space="preserve">Kuyu, su tankı, göl ve rezervuarlarda daldırma tip hidrostatik ölçümle sıvı seviyesini takip eden prob. Paslanmaz çelik gövdesi ve IP68 koruması ile su altında çalışır; seçilebili…</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/iklim-istasyonu-tarimsal?model=iklim-istasyonu-tarimsal-mini</t>
+          <t xml:space="preserve">https://esular.com/magaza/hidrostatik-seviye-sensoru-probu-9973?model=hidrostatik-seviye-sensoru-probu-400-metre</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B82" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">İklim-Meteoroloji İstasyonu</t>
+          <t xml:space="preserve">İklim İstasyonu-Tarımsal</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paket 1</t>
+          <t xml:space="preserve">İklim İstasyonu - Tarımsal Maxi-SmartCrop</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-İKLİST-F3B9</t>
+          <t xml:space="preserve">ESU-İKLİST-CE6E</t>
         </is>
       </c>
       <c r="E82">
         <v>20</v>
       </c>
       <c r="F82" s="2">
-        <v>207000</v>
+        <v>109000</v>
       </c>
       <c r="G82" s="2">
-        <v>248400</v>
+        <v>130800</v>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla, bahçe ve sera için profesyonel iklim istasyonu: sıcaklık, nem, rüzgâr hızı-yönü, yağış, hava basıncı ve solar radyasyonu 7/24 ölçer; ETo (buharlaşma) ve bitki su ihtiyacını…</t>
+          <t xml:space="preserve">Arazinizin mikro-iklimini tek istasyonla izleyin: sıcaklık, nem, rüzgar hızı ve yönü, basınç, yağış ve güneş radyasyonu. LoRaWAN iletişimi ve entegre güneş paneliyle elektriksiz a…</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/iklim-meteoroloji-istasyonu?model=paket-1</t>
+          <t xml:space="preserve">https://esular.com/magaza/iklim-istasyonu-tarimsal?model=iklim-istasyonu-tarimsal-maxi-smartcrop</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B83" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">İklim-Meteoroloji İstasyonu</t>
+          <t xml:space="preserve">İklim İstasyonu-Tarımsal</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paket 2</t>
+          <t xml:space="preserve">İklim İstasyonu - Tarımsal Maxi</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-İKLİST-F3B9</t>
+          <t xml:space="preserve">ESU-İKLİST-CE6E</t>
         </is>
       </c>
       <c r="E83">
         <v>20</v>
       </c>
       <c r="F83" s="2">
-        <v>163900</v>
+        <v>80000</v>
       </c>
       <c r="G83" s="2">
-        <v>196680</v>
+        <v>96000</v>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla, bahçe ve sera için profesyonel iklim istasyonu: sıcaklık, nem, rüzgâr hızı-yönü, yağış, hava basıncı ve solar radyasyonu 7/24 ölçer; ETo (buharlaşma) ve bitki su ihtiyacını…</t>
+          <t xml:space="preserve">Arazinizin mikro-iklimini tek istasyonla izleyin: sıcaklık, nem, rüzgar hızı ve yönü, basınç, yağış ve güneş radyasyonu. LoRaWAN iletişimi ve entegre güneş paneliyle elektriksiz a…</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/iklim-meteoroloji-istasyonu?model=paket-2</t>
+          <t xml:space="preserve">https://esular.com/magaza/iklim-istasyonu-tarimsal?model=iklim-istasyonu-tarimsal-maxi</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B84" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Sera ve Ortam İklim Sensörü</t>
+          <t xml:space="preserve">İklim İstasyonu-Tarımsal</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nem-Sıcaklık Sensörü</t>
+          <t xml:space="preserve">İklim İstasyonu - Tarımsal Mini</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESKLM-01</t>
+          <t xml:space="preserve">ESU-İKLİST-CE6E</t>
         </is>
       </c>
       <c r="E84">
         <v>20</v>
       </c>
       <c r="F84" s="2">
-        <v>7700</v>
+        <v>47900</v>
       </c>
       <c r="G84" s="2">
-        <v>9240</v>
+        <v>57480</v>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera, tarla ve depolarda ortam nemi ile sıcaklığı hassas ölçen güneş panelli kablosuz sensör. Verileri LoRa ile merkeze iletir, limit aşımında alarm üretir; RS485/MODBUS desteği v…</t>
+          <t xml:space="preserve">Arazinizin mikro-iklimini tek istasyonla izleyin: sıcaklık, nem, rüzgar hızı ve yönü, basınç, yağış ve güneş radyasyonu. LoRaWAN iletişimi ve entegre güneş paneliyle elektriksiz a…</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-sera-ve-ortam-iklim-sensoru?model=nem-sicaklik-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/iklim-istasyonu-tarimsal?model=iklim-istasyonu-tarimsal-mini</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B85" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi - Selenoid Vana Uyumlu</t>
+          <t xml:space="preserve">İklim-Meteoroloji İstasyonu</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Paket 1</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-VKU-001</t>
+          <t xml:space="preserve">ESU-İKLİST-F3B9</t>
         </is>
       </c>
       <c r="E85">
         <v>20</v>
       </c>
       <c r="F85" s="2">
-        <v>10200</v>
+        <v>207000</v>
       </c>
       <c r="G85" s="2">
-        <v>12240</v>
+        <v>248400</v>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t xml:space="preserve">9V hidrolik latch selenoid vanalar için güneş panelli, şarjlı pilli kablosuz kontrol ünitesi. LoRa/LoRaWAN ile 10 km'ye kadar uzaktan açma-kapama yapar; kablolama ve harici enerji…</t>
+          <t xml:space="preserve">Tarla, bahçe ve sera için profesyonel iklim istasyonu: sıcaklık, nem, rüzgâr hızı-yönü, yağış, hava basıncı ve solar radyasyonu 7/24 ölçer; ETo (buharlaşma) ve bitki su ihtiyacını…</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi</t>
+          <t xml:space="preserve">https://esular.com/magaza/iklim-meteoroloji-istasyonu?model=paket-1</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B86" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
+          <t xml:space="preserve">İklim-Meteoroloji İstasyonu</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 1 - Güneş Panelli + Pilli + Kablosuz</t>
+          <t xml:space="preserve">Paket 2</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABAKIVAN-BF4C</t>
+          <t xml:space="preserve">ESU-İKLİST-F3B9</t>
         </is>
       </c>
       <c r="E86">
         <v>20</v>
       </c>
       <c r="F86" s="2">
-        <v>16400</v>
+        <v>163900</v>
       </c>
       <c r="G86" s="2">
-        <v>19680</v>
+        <v>196680</v>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t xml:space="preserve">24V DC aktüatörlü vanalar için kablosuz kontrol ünitesi; tam açma-kapamanın yanında %0-100 oransal pozisyon kontrolü yapar. Güneş panelli ve pilli modelleriyle enerji altyapısı ol…</t>
+          <t xml:space="preserve">Tarla, bahçe ve sera için profesyonel iklim istasyonu: sıcaklık, nem, rüzgâr hızı-yönü, yağış, hava basıncı ve solar radyasyonu 7/24 ölçer; ETo (buharlaşma) ve bitki su ihtiyacını…</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-1-gunes-panelli-pilli-kablosuz</t>
+          <t xml:space="preserve">https://esular.com/magaza/iklim-meteoroloji-istasyonu?model=paket-2</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B87" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
+          <t xml:space="preserve">Kablosuz Akıllı Sera ve Ortam İklim Sensörü</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 2 - Enerji Beslemeli  + Pilli + Kablosuz</t>
+          <t xml:space="preserve">Nem-Sıcaklık Sensörü</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABAKIVAN-BF4C</t>
+          <t xml:space="preserve">ESKLM-01</t>
         </is>
       </c>
       <c r="E87">
         <v>20</v>
       </c>
       <c r="F87" s="2">
-        <v>15000</v>
+        <v>7700</v>
       </c>
       <c r="G87" s="2">
-        <v>18000</v>
+        <v>9240</v>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t xml:space="preserve">24V DC aktüatörlü vanalar için kablosuz kontrol ünitesi; tam açma-kapamanın yanında %0-100 oransal pozisyon kontrolü yapar. Güneş panelli ve pilli modelleriyle enerji altyapısı ol…</t>
+          <t xml:space="preserve">Sera, tarla ve depolarda ortam nemi ile sıcaklığı hassas ölçen güneş panelli kablosuz sensör. Verileri LoRa ile merkeze iletir, limit aşımında alarm üretir; RS485/MODBUS desteği v…</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-2-enerji-beslemeli-pilli-kablosuz</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-sera-ve-ortam-iklim-sensoru?model=nem-sicaklik-sensoru</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B88" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
+          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi - Selenoid Vana Uyumlu</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 3 - Enerji Beslemeli  + Pilli + Kablolu</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABAKIVAN-BF4C</t>
+          <t xml:space="preserve">ESU-VKU-001</t>
         </is>
       </c>
       <c r="E88">
         <v>20</v>
       </c>
       <c r="F88" s="2">
-        <v>11500</v>
+        <v>10200</v>
       </c>
       <c r="G88" s="2">
-        <v>13800</v>
+        <v>12240</v>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t xml:space="preserve">24V DC aktüatörlü vanalar için kablosuz kontrol ünitesi; tam açma-kapamanın yanında %0-100 oransal pozisyon kontrolü yapar. Güneş panelli ve pilli modelleriyle enerji altyapısı ol…</t>
+          <t xml:space="preserve">9V hidrolik latch selenoid vanalar için güneş panelli, şarjlı pilli kablosuz kontrol ünitesi. LoRa/LoRaWAN ile 10 km'ye kadar uzaktan açma-kapama yapar; kablolama ve harici enerji…</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-3-enerji-beslemeli-pilli-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B89" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 4 - Enerji Beslemeli+ Kablolu</t>
+          <t xml:space="preserve">Model 1 - Güneş Panelli + Pilli + Kablosuz</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABAKIVAN-BF4C</t>
         </is>
       </c>
       <c r="E89">
         <v>20</v>
       </c>
       <c r="F89" s="2">
-        <v>9600</v>
+        <v>16400</v>
       </c>
       <c r="G89" s="2">
-        <v>11520</v>
+        <v>19680</v>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t xml:space="preserve">24V DC aktüatörlü vanalar için kablosuz kontrol ünitesi; tam açma-kapamanın yanında %0-100 oransal pozisyon kontrolü yapar. Güneş panelli ve pilli modelleriyle enerji altyapısı ol…</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-4-enerji-beslemeli-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-1-gunes-panelli-pilli-kablosuz</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B90" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Selenoid Vana Uyumlu</t>
+          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
+          <t xml:space="preserve">Model 2 - Enerji Beslemeli  + Pilli + Kablosuz</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABAKIVAN-3FED</t>
+          <t xml:space="preserve">ESU-KABAKIVAN-BF4C</t>
         </is>
       </c>
       <c r="E90">
         <v>20</v>
       </c>
       <c r="F90" s="2">
-        <v>8600</v>
+        <v>15000</v>
       </c>
       <c r="G90" s="2">
-        <v>10320</v>
+        <v>18000</v>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tek üniteyle 4 adede kadar 9V hidrolik latch selenoid vanayı kablosuz yönetin. Kendinden güneş panelli ve şarjlı pilli yapısıyla harici enerji istemez; LoRa/LoRaWAN ile ana istasy…</t>
+          <t xml:space="preserve">24V DC aktüatörlü vanalar için kablosuz kontrol ünitesi; tam açma-kapamanın yanında %0-100 oransal pozisyon kontrolü yapar. Güneş panelli ve pilli modelleriyle enerji altyapısı ol…</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-selenoid-vana-uyumlu?model=smart-valve-1-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-2-enerji-beslemeli-pilli-kablosuz</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B91" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Selenoid Vana Uyumlu</t>
+          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
+          <t xml:space="preserve">Model 3 - Enerji Beslemeli  + Pilli + Kablolu</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABAKIVAN-3FED</t>
+          <t xml:space="preserve">ESU-KABAKIVAN-BF4C</t>
         </is>
       </c>
       <c r="E91">
         <v>20</v>
       </c>
       <c r="F91" s="2">
-        <v>9100</v>
+        <v>11500</v>
       </c>
       <c r="G91" s="2">
-        <v>10920</v>
+        <v>13800</v>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tek üniteyle 4 adede kadar 9V hidrolik latch selenoid vanayı kablosuz yönetin. Kendinden güneş panelli ve şarjlı pilli yapısıyla harici enerji istemez; LoRa/LoRaWAN ile ana istasy…</t>
+          <t xml:space="preserve">24V DC aktüatörlü vanalar için kablosuz kontrol ünitesi; tam açma-kapamanın yanında %0-100 oransal pozisyon kontrolü yapar. Güneş panelli ve pilli modelleriyle enerji altyapısı ol…</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-selenoid-vana-uyumlu?model=smart-valve-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-3-enerji-beslemeli-pilli-kablolu</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B92" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Selenoid Vana Uyumlu</t>
+          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Aktüatörlü Vana Uyumlu</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
+          <t xml:space="preserve">Model 4 - Enerji Beslemeli+ Kablolu</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABAKIVAN-3FED</t>
+          <t xml:space="preserve">ESU-KABAKIVAN-BF4C</t>
         </is>
       </c>
       <c r="E92">
         <v>20</v>
       </c>
       <c r="F92" s="2">
-        <v>10200</v>
+        <v>9600</v>
       </c>
       <c r="G92" s="2">
-        <v>12240</v>
+        <v>11520</v>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tek üniteyle 4 adede kadar 9V hidrolik latch selenoid vanayı kablosuz yönetin. Kendinden güneş panelli ve şarjlı pilli yapısıyla harici enerji istemez; LoRa/LoRaWAN ile ana istasy…</t>
+          <t xml:space="preserve">24V DC aktüatörlü vanalar için kablosuz kontrol ünitesi; tam açma-kapamanın yanında %0-100 oransal pozisyon kontrolü yapar. Güneş panelli ve pilli modelleriyle enerji altyapısı ol…</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-selenoid-vana-uyumlu?model=smart-valve-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-aktuatorlu-vana-uyumlu?model=model-4-enerji-beslemeli-kablolu</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B93" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Selenoid Vana Uyumlu</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart WiFi-Window-2</t>
+          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
+          <t xml:space="preserve">ESU-KABAKIVAN-3FED</t>
         </is>
       </c>
       <c r="E93">
         <v>20</v>
       </c>
       <c r="F93" s="2">
-        <v>9400</v>
+        <v>8600</v>
       </c>
       <c r="G93" s="2">
-        <v>11280</v>
+        <v>10320</v>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
+          <t xml:space="preserve">Tek üniteyle 4 adede kadar 9V hidrolik latch selenoid vanayı kablosuz yönetin. Kendinden güneş panelli ve şarjlı pilli yapısıyla harici enerji istemez; LoRa/LoRaWAN ile ana istasy…</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-wifi-window-2</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-selenoid-vana-uyumlu?model=smart-valve-1-cikisli</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B94" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Selenoid Vana Uyumlu</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart GSM-Window-2</t>
+          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
+          <t xml:space="preserve">ESU-KABAKIVAN-3FED</t>
         </is>
       </c>
       <c r="E94">
         <v>20</v>
       </c>
       <c r="F94" s="2">
-        <v>9400</v>
+        <v>9100</v>
       </c>
       <c r="G94" s="2">
-        <v>11280</v>
+        <v>10920</v>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
+          <t xml:space="preserve">Tek üniteyle 4 adede kadar 9V hidrolik latch selenoid vanayı kablosuz yönetin. Kendinden güneş panelli ve şarjlı pilli yapısıyla harici enerji istemez; LoRa/LoRaWAN ile ana istasy…</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-gsm-window-2</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-selenoid-vana-uyumlu?model=smart-valve-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B95" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Akıllı Vana Kontrol Ünitesi-Selenoid Vana Uyumlu</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart LoRa-Window-2</t>
+          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
+          <t xml:space="preserve">ESU-KABAKIVAN-3FED</t>
         </is>
       </c>
       <c r="E95">
         <v>20</v>
       </c>
       <c r="F95" s="2">
-        <v>9400</v>
+        <v>10200</v>
       </c>
       <c r="G95" s="2">
-        <v>11280</v>
+        <v>12240</v>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
+          <t xml:space="preserve">Tek üniteyle 4 adede kadar 9V hidrolik latch selenoid vanayı kablosuz yönetin. Kendinden güneş panelli ve şarjlı pilli yapısıyla harici enerji istemez; LoRa/LoRaWAN ile ana istasy…</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-lora-window-2</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-akilli-vana-kontrol-unitesi-selenoid-vana-uyumlu?model=smart-valve-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B96" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart WiFi-Window-4</t>
+          <t xml:space="preserve">Smart WiFi-Window-2</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E96">
         <v>20</v>
       </c>
       <c r="F96" s="2">
-        <v>10800</v>
+        <v>8200</v>
       </c>
       <c r="G96" s="2">
-        <v>12960</v>
+        <v>9840</v>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-wifi-window-4</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-wifi-window-2</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B97" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart GSM-Window-4</t>
+          <t xml:space="preserve">Smart GSM-Window-2</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E97">
         <v>20</v>
       </c>
       <c r="F97" s="2">
-        <v>10800</v>
+        <v>9400</v>
       </c>
       <c r="G97" s="2">
-        <v>12960</v>
+        <v>11280</v>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-gsm-window-4</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-gsm-window-2</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B98" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart LoRa-Window-4</t>
+          <t xml:space="preserve">Smart LoRa-Window-2</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E98">
         <v>20</v>
       </c>
       <c r="F98" s="2">
-        <v>10800</v>
+        <v>8700</v>
       </c>
       <c r="G98" s="2">
-        <v>12960</v>
+        <v>10440</v>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-lora-window-4</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-lora-window-2</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B99" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart WiFi-Window-6</t>
+          <t xml:space="preserve">Smart WiFi-Window-4</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E99">
         <v>20</v>
       </c>
       <c r="F99" s="2">
-        <v>12200</v>
+        <v>10000</v>
       </c>
       <c r="G99" s="2">
-        <v>14640</v>
+        <v>12000</v>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-wifi-window-6</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-wifi-window-4</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B100" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart GSM-Window-6</t>
+          <t xml:space="preserve">Smart GSM-Window-4</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E100">
         <v>20</v>
       </c>
       <c r="F100" s="2">
-        <v>12200</v>
+        <v>11400</v>
       </c>
       <c r="G100" s="2">
-        <v>14640</v>
+        <v>13680</v>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-gsm-window-6</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-gsm-window-4</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B101" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart LoRa-Window-6</t>
+          <t xml:space="preserve">Smart LoRa-Window-4</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E101">
         <v>20</v>
       </c>
       <c r="F101" s="2">
-        <v>12200</v>
+        <v>10800</v>
       </c>
       <c r="G101" s="2">
-        <v>14640</v>
+        <v>12960</v>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-lora-window-6</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-lora-window-4</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B102" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Kuyu ve Pompa Kontrol Sistemi GSM'li F Serisi</t>
+          <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">FMin</t>
+          <t xml:space="preserve">Smart WiFi-Window-6</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABKUYVE-C5F1</t>
+          <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E102">
         <v>20</v>
       </c>
       <c r="F102" s="2">
-        <v>8400</v>
+        <v>11300</v>
       </c>
       <c r="G102" s="2">
-        <v>10080</v>
+        <v>13560</v>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kuyu ve pompaları internet üzerinden yönetmek için GSM'li kontrol sistemi. 1-2 pompayı uzaktan açıp kapatır, basınç sensörü ve su sayacı girişleriyle debi ile basıncı izler; solar…</t>
+          <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kuyu-ve-pompa-kontrol-sistemi-gsmli-f-serisi?model=fmin</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-wifi-window-6</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B103" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Kuyu ve Pompa Kontrol Sistemi GSM'li F Serisi</t>
+          <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">FEx</t>
+          <t xml:space="preserve">Smart GSM-Window-6</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABKUYVE-C5F1</t>
+          <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E103">
         <v>20</v>
       </c>
       <c r="F103" s="2">
-        <v>7300</v>
+        <v>12900</v>
       </c>
       <c r="G103" s="2">
-        <v>8760</v>
+        <v>15480</v>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kuyu ve pompaları internet üzerinden yönetmek için GSM'li kontrol sistemi. 1-2 pompayı uzaktan açıp kapatır, basınç sensörü ve su sayacı girişleriyle debi ile basıncı izler; solar…</t>
+          <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kuyu-ve-pompa-kontrol-sistemi-gsmli-f-serisi?model=fex</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-gsm-window-6</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B104" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Kuyu ve Pompa Kontrol Sistemi GSM'li F Serisi</t>
+          <t xml:space="preserve">Kablosuz Kademeli Pencere Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">FMax-Short</t>
+          <t xml:space="preserve">Smart LoRa-Window-6</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABKUYVE-C5F1</t>
+          <t xml:space="preserve">ESU-KABKADPEN-5E81</t>
         </is>
       </c>
       <c r="E104">
         <v>20</v>
       </c>
       <c r="F104" s="2">
-        <v>12000</v>
+        <v>12200</v>
       </c>
       <c r="G104" s="2">
-        <v>14400</v>
+        <v>14640</v>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kuyu ve pompaları internet üzerinden yönetmek için GSM'li kontrol sistemi. 1-2 pompayı uzaktan açıp kapatır, basınç sensörü ve su sayacı girişleriyle debi ile basıncı izler; solar…</t>
+          <t xml:space="preserve">Sera pencerelerinin kablosuz ve kademeli kontrolü için geliştirilen ünite; sensör verilerine göre pencereleri motorlarla otomatik açıp kapatır, zamanlayıcı programlarını destekler…</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kuyu-ve-pompa-kontrol-sistemi-gsmli-f-serisi?model=fmax-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kademeli-pencere-kontrol-unitesi?model=smart-lora-window-6</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B105" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Lazer Sıvı ve Katı Seviye Sensörü</t>
+          <t xml:space="preserve">Kablosuz Kuyu ve Pompa Kontrol Sistemi GSM'li F Serisi</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Level-Lazer 10 metre</t>
+          <t xml:space="preserve">FMin</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">SLR-40</t>
+          <t xml:space="preserve">ESU-KABKUYVE-C5F1</t>
         </is>
       </c>
       <c r="E105">
         <v>20</v>
       </c>
       <c r="F105" s="2">
-        <v>20700</v>
+        <v>8400</v>
       </c>
       <c r="G105" s="2">
-        <v>24840</v>
+        <v>10080</v>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tahıl, çimento ve toz malzeme siloları ile su depolarında temassız seviye ölçümü için DToF LiDAR sensör. 0,05-40 m aralığında ±5 cm doğrulukla çalışır; tozlu ve buharlı ortamlarda…</t>
+          <t xml:space="preserve">Kuyu ve pompaları internet üzerinden yönetmek için GSM'li kontrol sistemi. 1-2 pompayı uzaktan açıp kapatır, basınç sensörü ve su sayacı girişleriyle debi ile basıncı izler; solar…</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-lazer-sivi-ve-kati-seviye-sensoru?model=smart-level-lazer-10-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kuyu-ve-pompa-kontrol-sistemi-gsmli-f-serisi?model=fmin</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B106" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Lazer Sıvı ve Katı Seviye Sensörü</t>
+          <t xml:space="preserve">Kablosuz Kuyu ve Pompa Kontrol Sistemi GSM'li F Serisi</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Level-Lazer 40 metre</t>
+          <t xml:space="preserve">FEx</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">SLR-40</t>
+          <t xml:space="preserve">ESU-KABKUYVE-C5F1</t>
         </is>
       </c>
       <c r="E106">
         <v>20</v>
       </c>
       <c r="F106" s="2">
-        <v>24800</v>
+        <v>7300</v>
       </c>
       <c r="G106" s="2">
-        <v>29760</v>
+        <v>8760</v>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tahıl, çimento ve toz malzeme siloları ile su depolarında temassız seviye ölçümü için DToF LiDAR sensör. 0,05-40 m aralığında ±5 cm doğrulukla çalışır; tozlu ve buharlı ortamlarda…</t>
+          <t xml:space="preserve">Kuyu ve pompaları internet üzerinden yönetmek için GSM'li kontrol sistemi. 1-2 pompayı uzaktan açıp kapatır, basınç sensörü ve su sayacı girişleriyle debi ile basıncı izler; solar…</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-lazer-sivi-ve-kati-seviye-sensoru?model=smart-level-lazer-40-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kuyu-ve-pompa-kontrol-sistemi-gsmli-f-serisi?model=fex</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B107" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Basınç Sensörü</t>
+          <t xml:space="preserve">Kablosuz Kuyu ve Pompa Kontrol Sistemi GSM'li F Serisi</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Pressure10</t>
+          <t xml:space="preserve">FMax-Short</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLBAS-794F</t>
+          <t xml:space="preserve">ESU-KABKUYVE-C5F1</t>
         </is>
       </c>
       <c r="E107">
         <v>20</v>
       </c>
       <c r="F107" s="2">
-        <v>10700</v>
+        <v>12000</v>
       </c>
       <c r="G107" s="2">
-        <v>12840</v>
+        <v>14400</v>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sulama hatlarında ve tesislerde basıncı uzaktan izlemek için güneş panelli, şarjlı pilli kablosuz ünite. 4-20mA veya 0-10V basınç sensörünü harici enerji gerektirmeden besler; ölç…</t>
+          <t xml:space="preserve">Kuyu ve pompaları internet üzerinden yönetmek için GSM'li kontrol sistemi. 1-2 pompayı uzaktan açıp kapatır, basınç sensörü ve su sayacı girişleriyle debi ile basıncı izler; solar…</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-basinc-sensoru?model=smart-pressure10</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-kuyu-ve-pompa-kontrol-sistemi-gsmli-f-serisi?model=fmax-short</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B108" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Basınç Sensörü</t>
+          <t xml:space="preserve">Kablosuz Lazer Sıvı ve Katı Seviye Sensörü</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Pressure16</t>
+          <t xml:space="preserve">Smart-Level-Lazer 10 metre</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLBAS-794F</t>
+          <t xml:space="preserve">SLR-40</t>
         </is>
       </c>
       <c r="E108">
         <v>20</v>
       </c>
       <c r="F108" s="2">
-        <v>11700</v>
+        <v>20700</v>
       </c>
       <c r="G108" s="2">
-        <v>14040</v>
+        <v>24840</v>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sulama hatlarında ve tesislerde basıncı uzaktan izlemek için güneş panelli, şarjlı pilli kablosuz ünite. 4-20mA veya 0-10V basınç sensörünü harici enerji gerektirmeden besler; ölç…</t>
+          <t xml:space="preserve">Tahıl, çimento ve toz malzeme siloları ile su depolarında temassız seviye ölçümü için DToF LiDAR sensör. 0,05-40 m aralığında ±5 cm doğrulukla çalışır; tozlu ve buharlı ortamlarda…</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-basinc-sensoru?model=smart-pressure16</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-lazer-sivi-ve-kati-seviye-sensoru?model=smart-level-lazer-10-metre</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B109" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli CO2-Nem-Sıcaklık Sensörü-Smart Serisi</t>
+          <t xml:space="preserve">Kablosuz Lazer Sıvı ve Katı Seviye Sensörü</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t xml:space="preserve">CO₂-Nem-Sıcaklık Sensörü - Mini</t>
+          <t xml:space="preserve">Smart-Level-Lazer 40 metre</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLCO2-0B2E</t>
+          <t xml:space="preserve">SLR-40</t>
         </is>
       </c>
       <c r="E109">
         <v>20</v>
       </c>
       <c r="F109" s="2">
-        <v>10400</v>
+        <v>24800</v>
       </c>
       <c r="G109" s="2">
-        <v>12480</v>
+        <v>29760</v>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera, kümes ve ahır ortamlarında CO2, nem ve sıcaklığı tek cihazdan izleyen Bluetooth, Wi-Fi ve LoRaWAN bağlantılı, güneş panelli ve 5000 mAh şarjlı pilli kablosuz sensör. İki mod…</t>
+          <t xml:space="preserve">Tahıl, çimento ve toz malzeme siloları ile su depolarında temassız seviye ölçümü için DToF LiDAR sensör. 0,05-40 m aralığında ±5 cm doğrulukla çalışır; tozlu ve buharlı ortamlarda…</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-co2-nem-sicaklik-sensoru-smart-serisi?model=co-nem-sicaklik-sensoru-mini</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-lazer-sivi-ve-kati-seviye-sensoru?model=smart-level-lazer-40-metre</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B110" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli CO2-Nem-Sıcaklık Sensörü-Smart Serisi</t>
+          <t xml:space="preserve">Kablosuz Pilli Basınç Sensörü</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">CO₂-Nem-Sıcaklık Sensörü - Maxi</t>
+          <t xml:space="preserve">Smart-Pressure10</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLCO2-0B2E</t>
+          <t xml:space="preserve">ESU-KABPİLBAS-794F</t>
         </is>
       </c>
       <c r="E110">
         <v>20</v>
       </c>
       <c r="F110" s="2">
-        <v>11700</v>
+        <v>10700</v>
       </c>
       <c r="G110" s="2">
-        <v>14040</v>
+        <v>12840</v>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera, kümes ve ahır ortamlarında CO2, nem ve sıcaklığı tek cihazdan izleyen Bluetooth, Wi-Fi ve LoRaWAN bağlantılı, güneş panelli ve 5000 mAh şarjlı pilli kablosuz sensör. İki mod…</t>
+          <t xml:space="preserve">Sulama hatlarında ve tesislerde basıncı uzaktan izlemek için güneş panelli, şarjlı pilli kablosuz ünite. 4-20mA veya 0-10V basınç sensörünü harici enerji gerektirmeden besler; ölç…</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-co2-nem-sicaklik-sensoru-smart-serisi?model=co-nem-sicaklik-sensoru-maxi</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-basinc-sensoru?model=smart-pressure10</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B111" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Hassas Konum Takip  Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Pilli Basınç Sensörü</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-GPS-Lora-20cm</t>
+          <t xml:space="preserve">Smart-Pressure16</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLHAS-768C</t>
+          <t xml:space="preserve">ESU-KABPİLBAS-794F</t>
         </is>
       </c>
       <c r="E111">
         <v>20</v>
       </c>
       <c r="F111" s="2">
-        <v>13200</v>
+        <v>11700</v>
       </c>
       <c r="G111" s="2">
-        <v>15840</v>
+        <v>14040</v>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Traktör, ekim ekipmanı ve pivot uç noktalarını tek cihazla izleyin. Solar panelli ve 5000 mAh şarjlı pilli GPS ünitesi konum ve açı verilerini LoRa/LoRaWAN ile iletir; yağmura day…</t>
+          <t xml:space="preserve">Sulama hatlarında ve tesislerde basıncı uzaktan izlemek için güneş panelli, şarjlı pilli kablosuz ünite. 4-20mA veya 0-10V basınç sensörünü harici enerji gerektirmeden besler; ölç…</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hassas-konum-takip-unitesi?model=smart-gps-lora-20cm</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-basinc-sensoru?model=smart-pressure16</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B112" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Hassas Konum Takip  Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Pilli CO2-Nem-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-GPS-Lora-1cm</t>
+          <t xml:space="preserve">CO₂-Nem-Sıcaklık Sensörü - Mini</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLHAS-768C</t>
+          <t xml:space="preserve">ESU-KABPİLCO2-0B2E</t>
         </is>
       </c>
       <c r="E112">
         <v>20</v>
       </c>
-      <c r="F112" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F112" s="2">
+        <v>10400</v>
+      </c>
+      <c r="G112" s="2">
+        <v>12480</v>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Traktör, ekim ekipmanı ve pivot uç noktalarını tek cihazla izleyin. Solar panelli ve 5000 mAh şarjlı pilli GPS ünitesi konum ve açı verilerini LoRa/LoRaWAN ile iletir; yağmura day…</t>
+          <t xml:space="preserve">Sera, kümes ve ahır ortamlarında CO2, nem ve sıcaklığı tek cihazdan izleyen Bluetooth, Wi-Fi ve LoRaWAN bağlantılı, güneş panelli ve 5000 mAh şarjlı pilli kablosuz sensör. İki mod…</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hassas-konum-takip-unitesi?model=smart-gps-lora-1cm</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-co2-nem-sicaklik-sensoru-smart-serisi?model=co-nem-sicaklik-sensoru-mini</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B113" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Hidrostatik Havuz Seviye Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli CO2-Nem-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Level-Hidrostatik 5 metre</t>
+          <t xml:space="preserve">CO₂-Nem-Sıcaklık Sensörü - Maxi</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLHİD-C8B2</t>
+          <t xml:space="preserve">ESU-KABPİLCO2-0B2E</t>
         </is>
       </c>
       <c r="E113">
         <v>20</v>
       </c>
       <c r="F113" s="2">
-        <v>16220</v>
+        <v>11700</v>
       </c>
       <c r="G113" s="2">
-        <v>19464</v>
+        <v>14040</v>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sulama havuzu ve su depolarında seviyeyi hidrostatik basınçla ölçüp kablosuz ileten güneş panelli sensör ünitesi. Ölçümler varsayılan 5 dakikada bir gönderilir; RS485/MODBUS deste…</t>
+          <t xml:space="preserve">Sera, kümes ve ahır ortamlarında CO2, nem ve sıcaklığı tek cihazdan izleyen Bluetooth, Wi-Fi ve LoRaWAN bağlantılı, güneş panelli ve 5000 mAh şarjlı pilli kablosuz sensör. İki mod…</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hidrostatik-havuz-seviye-sensoru?model=smart-level-hidrostatik-5-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-co2-nem-sicaklik-sensoru-smart-serisi?model=co-nem-sicaklik-sensoru-maxi</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B114" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Hidrostatik Havuz Seviye Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Hassas Konum Takip  Ünitesi</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Level-Hidrostatik 10 metre</t>
+          <t xml:space="preserve">Smart-GPS-Lora-20cm</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLHİD-C8B2</t>
+          <t xml:space="preserve">ESU-KABPİLHAS-768C</t>
         </is>
       </c>
       <c r="E114">
         <v>20</v>
       </c>
       <c r="F114" s="2">
-        <v>16900</v>
+        <v>13200</v>
       </c>
       <c r="G114" s="2">
-        <v>20280</v>
+        <v>15840</v>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sulama havuzu ve su depolarında seviyeyi hidrostatik basınçla ölçüp kablosuz ileten güneş panelli sensör ünitesi. Ölçümler varsayılan 5 dakikada bir gönderilir; RS485/MODBUS deste…</t>
+          <t xml:space="preserve">Traktör, ekim ekipmanı ve pivot uç noktalarını tek cihazla izleyin. Solar panelli ve 5000 mAh şarjlı pilli GPS ünitesi konum ve açı verilerini LoRa/LoRaWAN ile iletir; yağmura day…</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hidrostatik-havuz-seviye-sensoru?model=smart-level-hidrostatik-10-metre</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hassas-konum-takip-unitesi?model=smart-gps-lora-20cm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B115" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Nem-Sıcaklık Sensörü-Smart Serisi</t>
+          <t xml:space="preserve">Kablosuz Pilli Hassas Konum Takip  Ünitesi</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nem-Sıcaklık Sensörü</t>
+          <t xml:space="preserve">Smart-GPS-Lora-1cm</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLNEM-01CC</t>
+          <t xml:space="preserve">ESU-KABPİLHAS-768C</t>
         </is>
       </c>
       <c r="E115">
         <v>20</v>
       </c>
-      <c r="F115" s="2">
-[...3 lines deleted...]
-        <v>9240</v>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ortam nemi ve sıcaklığını düzenli aralıklarla ölçüp kablosuz ileten, güneş panelli ve şarjlı pilli sensör. Limitler uzaktan ayarlanır, aşımda alarm üretir; IP65 gövdesi ve RS485/M…</t>
+          <t xml:space="preserve">Traktör, ekim ekipmanı ve pivot uç noktalarını tek cihazla izleyin. Solar panelli ve 5000 mAh şarjlı pilli GPS ünitesi konum ve açı verilerini LoRa/LoRaWAN ile iletir; yağmura day…</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-nem-sicaklik-sensoru-smart-serisi?model=nem-sicaklik-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hassas-konum-takip-unitesi?model=smart-gps-lora-1cm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B116" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
+          <t xml:space="preserve">Kablosuz Pilli Hidrostatik Havuz Seviye Sensörü</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart pH-EC </t>
+          <t xml:space="preserve">Smart-Level-Hidrostatik 5 metre</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLPH--5791</t>
+          <t xml:space="preserve">ESU-KABPİLHİD-C8B2</t>
         </is>
       </c>
       <c r="E116">
         <v>20</v>
       </c>
       <c r="F116" s="2">
-        <v>26300</v>
+        <v>16220</v>
       </c>
       <c r="G116" s="2">
-        <v>31560</v>
+        <v>19464</v>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
+          <t xml:space="preserve">Sulama havuzu ve su depolarında seviyeyi hidrostatik basınçla ölçüp kablosuz ileten güneş panelli sensör ünitesi. Ölçümler varsayılan 5 dakikada bir gönderilir; RS485/MODBUS deste…</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=smart-ph-ec</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hidrostatik-havuz-seviye-sensoru?model=smart-level-hidrostatik-5-metre</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B117" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
+          <t xml:space="preserve">Kablosuz Pilli Hidrostatik Havuz Seviye Sensörü</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart pH</t>
+          <t xml:space="preserve">Smart-Level-Hidrostatik 10 metre</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLPH--5791</t>
+          <t xml:space="preserve">ESU-KABPİLHİD-C8B2</t>
         </is>
       </c>
       <c r="E117">
         <v>20</v>
       </c>
       <c r="F117" s="2">
-        <v>18900</v>
+        <v>16900</v>
       </c>
       <c r="G117" s="2">
-        <v>22680</v>
+        <v>20280</v>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
+          <t xml:space="preserve">Sulama havuzu ve su depolarında seviyeyi hidrostatik basınçla ölçüp kablosuz ileten güneş panelli sensör ünitesi. Ölçümler varsayılan 5 dakikada bir gönderilir; RS485/MODBUS deste…</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=smart-ph</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-hidrostatik-havuz-seviye-sensoru?model=smart-level-hidrostatik-10-metre</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B118" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
+          <t xml:space="preserve">Kablosuz Pilli Nem-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart EC</t>
+          <t xml:space="preserve">Nem-Sıcaklık Sensörü</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLPH--5791</t>
+          <t xml:space="preserve">ESU-KABPİLNEM-01CC</t>
         </is>
       </c>
       <c r="E118">
         <v>20</v>
       </c>
       <c r="F118" s="2">
-        <v>15800</v>
+        <v>7700</v>
       </c>
       <c r="G118" s="2">
-        <v>18960</v>
+        <v>9240</v>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
+          <t xml:space="preserve">Ortam nemi ve sıcaklığını düzenli aralıklarla ölçüp kablosuz ileten, güneş panelli ve şarjlı pilli sensör. Limitler uzaktan ayarlanır, aşımda alarm üretir; IP65 gövdesi ve RS485/M…</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=smart-ec</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-nem-sicaklik-sensoru-smart-serisi?model=nem-sicaklik-sensoru</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B119" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t xml:space="preserve">pH Probu - Hat Tipi</t>
+          <t xml:space="preserve">Smart pH-EC </t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLPH--5791</t>
         </is>
       </c>
       <c r="E119">
         <v>20</v>
       </c>
       <c r="F119" s="2">
-        <v>4166.67</v>
+        <v>26300</v>
       </c>
       <c r="G119" s="2">
-        <v>5000</v>
+        <v>31560</v>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=ph-probu-hat-tipi</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=smart-ph-ec</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B120" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">pH Probu - Havuz Tipi</t>
+          <t xml:space="preserve">Smart pH</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLPH--5791</t>
         </is>
       </c>
       <c r="E120">
         <v>20</v>
       </c>
       <c r="F120" s="2">
-        <v>1833.33</v>
+        <v>18900</v>
       </c>
       <c r="G120" s="2">
-        <v>2200</v>
+        <v>22680</v>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=ph-probu-havuz-tipi</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=smart-ph</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B121" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sensör Tutucu</t>
+          <t xml:space="preserve">Smart EC</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLPH--5791</t>
         </is>
       </c>
       <c r="E121">
         <v>20</v>
       </c>
       <c r="F121" s="2">
-        <v>416.67</v>
+        <v>15800</v>
       </c>
       <c r="G121" s="2">
-        <v>500</v>
+        <v>18960</v>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=sensor-tutucu</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=smart-ec</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B122" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Pivot Uç GPS Konum Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pivot-GPS-Lora-20cm</t>
+          <t xml:space="preserve">pH Probu - Hat Tipi</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLPİV-A2AC</t>
+          <t xml:space="preserve">ESU-KABPİLPH--5791</t>
         </is>
       </c>
       <c r="E122">
         <v>20</v>
       </c>
       <c r="F122" s="2">
-        <v>13200</v>
+        <v>4166.67</v>
       </c>
       <c r="G122" s="2">
-        <v>15840</v>
+        <v>5000</v>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Center ve liner pivot sistemlerinde uç noktanın konumunu ve dönüş açısını gerçek zamanlı izleyen solar panelli GPS sensörü. Sıra kayması ve konum kaybını erken tespit eder; 5000 m…</t>
+          <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-pivot-uc-gps-konum-sensoru?model=pivot-gps-lora-20cm</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=ph-probu-hat-tipi</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B123" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Pivot Uç GPS Konum Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli pH-EC-Sıcaklık Sensörü-Smart Serisi</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pivot-GPS-Lora-1cm</t>
+          <t xml:space="preserve">pH Probu - Havuz Tipi</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLPİV-A2AC</t>
+          <t xml:space="preserve">ESU-KABPİLPH--5791</t>
         </is>
       </c>
       <c r="E123">
         <v>20</v>
       </c>
-      <c r="F123" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F123" s="2">
+        <v>1833.33</v>
+      </c>
+      <c r="G123" s="2">
+        <v>2200</v>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Center ve liner pivot sistemlerinde uç noktanın konumunu ve dönüş açısını gerçek zamanlı izleyen solar panelli GPS sensörü. Sıra kayması ve konum kaybını erken tespit eder; 5000 m…</t>
+          <t xml:space="preserve">Suyun pH (0-14), EC (0-19,99 mS/cm) ve sıcaklığını tek cihazla ölçer; verileri LoRa-LoRaWAN ile kablosuz iletir. Şarjlı pille enerji kesintisinde 7 güne kadar çalışır. Değiştirile…</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-pivot-uc-gps-konum-sensoru?model=pivot-gps-lora-1cm</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ph-ec-sicaklik-sensoru-smart-serisi?model=ph-probu-havuz-tipi</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B124" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Sayaç Akış Ve Tüketim Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Pivot Uç GPS Konum Sensörü</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Çıkışlı</t>
+          <t xml:space="preserve">Pivot-GPS-Lora-20cm</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLSAY-B9DF</t>
+          <t xml:space="preserve">ESU-KABPİLPİV-A2AC</t>
         </is>
       </c>
       <c r="E124">
         <v>20</v>
       </c>
       <c r="F124" s="2">
-        <v>8000</v>
+        <v>13200</v>
       </c>
       <c r="G124" s="2">
-        <v>9600</v>
+        <v>15840</v>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mekanik sayaçların pulse çıkışına bağlanarak akış ve tüketimi uzaktan izleten kablosuz ünite. Dahili güneş paneliyle şarj olan pili sayesinde harici enerji istemez; veriler düzenl…</t>
+          <t xml:space="preserve">Center ve liner pivot sistemlerinde uç noktanın konumunu ve dönüş açısını gerçek zamanlı izleyen solar panelli GPS sensörü. Sıra kayması ve konum kaybını erken tespit eder; 5000 m…</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-sayac-akis-ve-tuketim-sensoru?model=1-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-pivot-uc-gps-konum-sensoru?model=pivot-gps-lora-20cm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B125" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Sayaç Akış Ve Tüketim Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Pivot Uç GPS Konum Sensörü</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 Çıkışlı</t>
+          <t xml:space="preserve">Pivot-GPS-Lora-1cm</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLSAY-B9DF</t>
+          <t xml:space="preserve">ESU-KABPİLPİV-A2AC</t>
         </is>
       </c>
       <c r="E125">
         <v>20</v>
       </c>
-      <c r="F125" s="2">
-[...3 lines deleted...]
-        <v>11040</v>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mekanik sayaçların pulse çıkışına bağlanarak akış ve tüketimi uzaktan izleten kablosuz ünite. Dahili güneş paneliyle şarj olan pili sayesinde harici enerji istemez; veriler düzenl…</t>
+          <t xml:space="preserve">Center ve liner pivot sistemlerinde uç noktanın konumunu ve dönüş açısını gerçek zamanlı izleyen solar panelli GPS sensörü. Sıra kayması ve konum kaybını erken tespit eder; 5000 m…</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-sayac-akis-ve-tuketim-sensoru?model=2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-pivot-uc-gps-konum-sensoru?model=pivot-gps-lora-1cm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B126" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Sayaç Akış Ve Tüketim Sensörü</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Kademe</t>
+          <t xml:space="preserve">1 Çıkışlı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLTOP-FF53</t>
+          <t xml:space="preserve">ESU-KABPİLSAY-B9DF</t>
         </is>
       </c>
       <c r="E126">
         <v>20</v>
       </c>
       <c r="F126" s="2">
-        <v>9500</v>
+        <v>8000</v>
       </c>
       <c r="G126" s="2">
-        <v>11400</v>
+        <v>9600</v>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Modern tarım ve profesyonel sera uygulamalarında en büyük sorun enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular tarım teknolojileri ekibi olarak geliştirdiğimiz…</t>
+          <t xml:space="preserve">Mekanik sayaçların pulse çıkışına bağlanarak akış ve tüketimi uzaktan izleten kablosuz ünite. Dahili güneş paneliyle şarj olan pili sayesinde harici enerji istemez; veriler düzenl…</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=1-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-sayac-akis-ve-tuketim-sensoru?model=1-cikisli</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B127" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Sayaç Akış Ve Tüketim Sensörü</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 Kademe</t>
+          <t xml:space="preserve">2 Çıkışlı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLTOP-FF53</t>
+          <t xml:space="preserve">ESU-KABPİLSAY-B9DF</t>
         </is>
       </c>
       <c r="E127">
         <v>20</v>
       </c>
       <c r="F127" s="2">
-        <v>11400</v>
+        <v>9200</v>
       </c>
       <c r="G127" s="2">
-        <v>13680</v>
+        <v>11040</v>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Modern tarım ve profesyonel sera uygulamalarında en büyük sorun enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular tarım teknolojileri ekibi olarak geliştirdiğimiz…</t>
+          <t xml:space="preserve">Mekanik sayaçların pulse çıkışına bağlanarak akış ve tüketimi uzaktan izleten kablosuz ünite. Dahili güneş paneliyle şarj olan pili sayesinde harici enerji istemez; veriler düzenl…</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=2-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-sayac-akis-ve-tuketim-sensoru?model=2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B128" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 Kademe</t>
+          <t xml:space="preserve">1 Kademe</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLTOP-FF53</t>
         </is>
       </c>
       <c r="E128">
         <v>20</v>
       </c>
       <c r="F128" s="2">
-        <v>13300</v>
+        <v>9500</v>
       </c>
       <c r="G128" s="2">
-        <v>15960</v>
+        <v>11400</v>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t xml:space="preserve">Modern tarım ve profesyonel sera uygulamalarında en büyük sorun enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular tarım teknolojileri ekibi olarak geliştirdiğimiz…</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=3-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=1-kademe</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B129" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 Kademe</t>
+          <t xml:space="preserve">2 Kademe</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLTOP-FF53</t>
         </is>
       </c>
       <c r="E129">
         <v>20</v>
       </c>
       <c r="F129" s="2">
-        <v>14900</v>
+        <v>11400</v>
       </c>
       <c r="G129" s="2">
-        <v>17880</v>
+        <v>13680</v>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t xml:space="preserve">Modern tarım ve profesyonel sera uygulamalarında en büyük sorun enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular tarım teknolojileri ekibi olarak geliştirdiğimiz…</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=4-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=2-kademe</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B130" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 Kademe-Nem-EC-Sıcaklık</t>
+          <t xml:space="preserve">3 Kademe</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLTOP-FF53</t>
         </is>
       </c>
       <c r="E130">
         <v>20</v>
       </c>
       <c r="F130" s="2">
-        <v>19000</v>
+        <v>13300</v>
       </c>
       <c r="G130" s="2">
-        <v>22800</v>
+        <v>15960</v>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t xml:space="preserve">Modern tarım ve profesyonel sera uygulamalarında en büyük sorun enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular tarım teknolojileri ekibi olarak geliştirdiğimiz…</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=4-kademe-nem-ec-sicaklik</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=3-kademe</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B131" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Ultrasonik Sıvı Seviye Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Level-Ultrasonic solar</t>
+          <t xml:space="preserve">4 Kademe</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLULT-1666</t>
+          <t xml:space="preserve">ESU-KABPİLTOP-FF53</t>
         </is>
       </c>
       <c r="E131">
         <v>20</v>
       </c>
       <c r="F131" s="2">
-        <v>12000</v>
+        <v>14900</v>
       </c>
       <c r="G131" s="2">
-        <v>14400</v>
+        <v>17880</v>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sıvıya temas etmeden havuz ve depo seviyesini ölçen ultrasonik kablosuz sensör. 30-600 cm aralığında yaklaşık %3 hata payıyla çalışır; güneş panelli pilli yapısı, IP68 gövdesi ve…</t>
+          <t xml:space="preserve">Modern tarım ve profesyonel sera uygulamalarında en büyük sorun enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular tarım teknolojileri ekibi olarak geliştirdiğimiz…</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ultrasonik-sivi-seviye-sensoru?model=smart-level-ultrasonic-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=4-kademe</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B132" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Toprak Nem Sensörü</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Rain-1</t>
+          <t xml:space="preserve">4 Kademe-Nem-EC-Sıcaklık</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
+          <t xml:space="preserve">ESU-KABPİLTOP-FF53</t>
         </is>
       </c>
       <c r="E132">
         <v>20</v>
       </c>
       <c r="F132" s="2">
-        <v>27400</v>
+        <v>19000</v>
       </c>
       <c r="G132" s="2">
-        <v>32880</v>
+        <v>22800</v>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Modern tarım ve profesyonel sera uygulamalarında en büyük sorun enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular tarım teknolojileri ekibi olarak geliştirdiğimiz…</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-1</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-toprak-nem-sensoru?model=4-kademe-nem-ec-sicaklik</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B133" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
+          <t xml:space="preserve">Kablosuz Pilli Ultrasonik Sıvı Seviye Sensörü</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Rain-GSM</t>
+          <t xml:space="preserve">Smart-Level-Ultrasonic solar</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
+          <t xml:space="preserve">ESU-KABPİLULT-1666</t>
         </is>
       </c>
       <c r="E133">
         <v>20</v>
       </c>
       <c r="F133" s="2">
-        <v>27500</v>
+        <v>12000</v>
       </c>
       <c r="G133" s="2">
-        <v>33000</v>
+        <v>14400</v>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
+          <t xml:space="preserve">Sıvıya temas etmeden havuz ve depo seviyesini ölçen ultrasonik kablosuz sensör. 30-600 cm aralığında yaklaşık %3 hata payıyla çalışır; güneş panelli pilli yapısı, IP68 gövdesi ve…</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-gsm</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-ultrasonik-sivi-seviye-sensoru?model=smart-level-ultrasonic-solar</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B134" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Rain-LoRa</t>
+          <t xml:space="preserve">Smart Rain-1</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E134">
         <v>20</v>
       </c>
       <c r="F134" s="2">
-        <v>25500</v>
+        <v>27400</v>
       </c>
       <c r="G134" s="2">
-        <v>30600</v>
+        <v>32880</v>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-1</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B135" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Rain-GSM-Controler</t>
+          <t xml:space="preserve">Smart Rain-GSM</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E135">
         <v>20</v>
       </c>
       <c r="F135" s="2">
-        <v>14900</v>
+        <v>27500</v>
       </c>
       <c r="G135" s="2">
-        <v>17880</v>
+        <v>33000</v>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-gsm-controler</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-gsm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B136" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Rain-LoRa-Controler</t>
+          <t xml:space="preserve">Smart Rain-LoRa</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E136">
         <v>20</v>
       </c>
       <c r="F136" s="2">
-        <v>12900</v>
+        <v>25500</v>
       </c>
       <c r="G136" s="2">
-        <v>15480</v>
+        <v>30600</v>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-lora-controler</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-lora</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B137" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yağmur Ölçer Kova</t>
+          <t xml:space="preserve">Smart Rain-GSM-Controler</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E137">
         <v>20</v>
       </c>
       <c r="F137" s="2">
-        <v>10200</v>
+        <v>14900</v>
       </c>
       <c r="G137" s="2">
-        <v>12240</v>
+        <v>17880</v>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=yagmur-olcer-kova</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-gsm-controler</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B138" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Meteoroloji İstasyonu Montaj Direkleri</t>
+          <t xml:space="preserve">Smart Rain-LoRa-Controler</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E138">
         <v>20</v>
       </c>
       <c r="F138" s="2">
-        <v>4900</v>
+        <v>12900</v>
       </c>
       <c r="G138" s="2">
-        <v>5880</v>
+        <v>15480</v>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=meteoroloji-istasyonu-montaj-direkleri</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-lora-controler</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B139" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Rain-1-Controler</t>
+          <t xml:space="preserve">Yağmur Ölçer Kova</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E139">
         <v>20</v>
       </c>
       <c r="F139" s="2">
-        <v>7899</v>
+        <v>10200</v>
       </c>
       <c r="G139" s="2">
-        <v>9478.8</v>
+        <v>12240</v>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-1-controler</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=yagmur-olcer-kova</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B140" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
+          <t xml:space="preserve">Meteoroloji İstasyonu Montaj Direkleri</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABSULKON-5A87</t>
+          <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E140">
         <v>20</v>
       </c>
       <c r="F140" s="2">
-        <v>8600</v>
+        <v>4900</v>
       </c>
       <c r="G140" s="2">
-        <v>10320</v>
+        <v>5880</v>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-1-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=meteoroloji-istasyonu-montaj-direkleri</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B141" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
+          <t xml:space="preserve">Kablosuz Pilli Yağış  Miktarı Sensörü</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
+          <t xml:space="preserve">Smart Rain-1-Controler</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABSULKON-5A87</t>
+          <t xml:space="preserve">ESU-KABPİLYAĞ-5451</t>
         </is>
       </c>
       <c r="E141">
         <v>20</v>
       </c>
       <c r="F141" s="2">
-        <v>9100</v>
+        <v>7899</v>
       </c>
       <c r="G141" s="2">
-        <v>10920</v>
+        <v>9478.8</v>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
+          <t xml:space="preserve">Tarla ve serada yağışı uzaktan izlemek için güneş panelli kablosuz kontrol ünitesi. İlk 2 mm yağışta anlık bildirim gönderir, yağış miktarını düzenli aralıklarla sunucuya iletir;…</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-pilli-yagis-miktari-sensoru?model=smart-rain-1-controler</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B142" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
+          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-KABSULKON-5A87</t>
         </is>
       </c>
       <c r="E142">
         <v>20</v>
       </c>
       <c r="F142" s="2">
-        <v>10200</v>
+        <v>8600</v>
       </c>
       <c r="G142" s="2">
-        <v>12240</v>
+        <v>10320</v>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-1-cikisli</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B143" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Kablosuz Toprak pH-EC-Sıcaklık-NPK Sensörü</t>
+          <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">pH-EC-Sıcaklık-NPK</t>
+          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-KABTOPPH--DD57</t>
+          <t xml:space="preserve">ESU-KABSULKON-5A87</t>
         </is>
       </c>
       <c r="E143">
         <v>20</v>
       </c>
-      <c r="F143" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F143" s="2">
+        <v>9100</v>
+      </c>
+      <c r="G143" s="2">
+        <v>10920</v>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azot, fosfor, potasyum (NPK) ile pH, EC ve toprak sıcaklığını tek kablosuz cihazla ölçün. Kablo döşemeden geniş arazide toprağı uzaktan izleyin; gübreleme ve sulama kararlarını ve…</t>
+          <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/kablosuz-toprak-ph-ec-sicaklik-npk-sensoru?model=ph-ec-sicaklik-npk</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B144" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Lora Anten</t>
+          <t xml:space="preserve">Kablosuz Sulama Kontrol Cihazı-Akıllı Vana Ünitesi</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 Metre Kablolu</t>
+          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-LORANT-A11F</t>
+          <t xml:space="preserve">ESU-KABSULKON-5A87</t>
         </is>
       </c>
       <c r="E144">
         <v>20</v>
       </c>
       <c r="F144" s="2">
-        <v>2660</v>
+        <v>10200</v>
       </c>
       <c r="G144" s="2">
-        <v>3192</v>
+        <v>12240</v>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
+          <t xml:space="preserve">Tarım ve peyzajda hidrolik vanaları kablosuz yöneten kontrol ünitesi. 4 adede kadar 9V latch selenoid vana bağlanır; güneş paneli ve şarjlı pille enerji bağımsız çalışır. LoRaWAN…</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=5-metre-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-sulama-kontrol-cihazi-akilli-vana-unitesi?model=smart-valve-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B145" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Lora Anten</t>
+          <t xml:space="preserve">Kablosuz Toprak pH-EC-Sıcaklık-NPK Sensörü</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 Metre Kablolu</t>
+          <t xml:space="preserve">pH-EC-Sıcaklık-NPK</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-LORANT-A11F</t>
+          <t xml:space="preserve">ESU-KABTOPPH--DD57</t>
         </is>
       </c>
       <c r="E145">
         <v>20</v>
       </c>
       <c r="F145" s="2">
-        <v>3002</v>
+        <v>17500</v>
       </c>
       <c r="G145" s="2">
-        <v>3602.4</v>
+        <v>21000</v>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
+          <t xml:space="preserve">Azot, fosfor, potasyum (NPK) ile pH, EC ve toprak sıcaklığını tek kablosuz cihazla ölçün. Kablo döşemeden geniş arazide toprağı uzaktan izleyin; gübreleme ve sulama kararlarını ve…</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=10-metre-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/kablosuz-toprak-ph-ec-sicaklik-npk-sensoru?model=ph-ec-sicaklik-npk</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B146" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Lora Anten</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 Metre Kablolu</t>
+          <t xml:space="preserve">5 Metre Kablolu</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-LORANT-A11F</t>
         </is>
       </c>
       <c r="E146">
         <v>20</v>
       </c>
       <c r="F146" s="2">
-        <v>4142</v>
+        <v>2660</v>
       </c>
       <c r="G146" s="2">
-        <v>4970.4</v>
+        <v>3192</v>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=20-metre-kablolu</t>
+          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=5-metre-kablolu</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B147" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Mekanik Su Sayacı</t>
+          <t xml:space="preserve">Lora Anten</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN50</t>
+          <t xml:space="preserve">10 Metre Kablolu</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
+          <t xml:space="preserve">ESU-LORANT-A11F</t>
         </is>
       </c>
       <c r="E147">
         <v>20</v>
       </c>
-      <c r="F147" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F147" s="2">
+        <v>3002</v>
+      </c>
+      <c r="G147" s="2">
+        <v>3602.4</v>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
+          <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn50</t>
+          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=10-metre-kablolu</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B148" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Mekanik Su Sayacı</t>
+          <t xml:space="preserve">Lora Anten</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN65</t>
+          <t xml:space="preserve">20 Metre Kablolu</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
+          <t xml:space="preserve">ESU-LORANT-A11F</t>
         </is>
       </c>
       <c r="E148">
         <v>20</v>
       </c>
-      <c r="F148" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F148" s="2">
+        <v>4142</v>
+      </c>
+      <c r="G148" s="2">
+        <v>4970.4</v>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
+          <t xml:space="preserve">Φ20x600 mm fiberglas gövdeli, her yönden sinyal alabilen çok yönlü anten. Hücresel, PCS, AWS ve LTE frekanslarını destekler; 2G, 3G, 4G ve WLAN sistemleriyle kullanılır. Bir kuley…</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn65</t>
+          <t xml:space="preserve">https://esular.com/magaza/lora-anten?model=20-metre-kablolu</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B149" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN80</t>
+          <t xml:space="preserve">DN50</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E149">
         <v>20</v>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn80</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn50</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B150" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN100</t>
+          <t xml:space="preserve">DN65</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E150">
         <v>20</v>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn100</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn65</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B151" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN125</t>
+          <t xml:space="preserve">DN80</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E151">
         <v>20</v>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn125</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn80</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B152" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN150</t>
+          <t xml:space="preserve">DN100</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E152">
         <v>20</v>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn150</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn100</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B153" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN200</t>
+          <t xml:space="preserve">DN125</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E153">
         <v>20</v>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn200</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn125</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B154" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN250</t>
+          <t xml:space="preserve">DN150</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E154">
         <v>20</v>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn250</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn150</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B155" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">DN300</t>
+          <t xml:space="preserve">DN200</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E155">
         <v>20</v>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn300</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn200</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B156" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Otomatik Sıvı Gübreleme Sistemi-Smart Agro-Serisi</t>
+          <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Agro Maxi</t>
+          <t xml:space="preserve">DN250</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-OTOSIVGÜB-19DD</t>
+          <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E156">
         <v>20</v>
       </c>
-      <c r="F156" s="2">
-[...3 lines deleted...]
-        <v>550800</v>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Agro serisi fertigasyon ünitesi bitki beslemeyi otomatikleştirir: 4 ayrı gübre tankını oransal kontrol eder, pH ve EC'yi sürekli izleyerek besin çözeltisini ayarlar. Saatte…</t>
+          <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sivi-gubreleme-sistemi-smart-agro-serisi?model=smart-agro-maxi</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn250</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B157" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Otomatik Sıvı Gübreleme Sistemi-Smart Agro-Serisi</t>
+          <t xml:space="preserve">Mekanik Su Sayacı</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Agro Mini</t>
+          <t xml:space="preserve">DN300</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-OTOSIVGÜB-19DD</t>
+          <t xml:space="preserve">ESU-MEKSUSAY-1B99</t>
         </is>
       </c>
       <c r="E157">
         <v>20</v>
       </c>
-      <c r="F157" s="2">
-[...3 lines deleted...]
-        <v>358800</v>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Agro serisi fertigasyon ünitesi bitki beslemeyi otomatikleştirir: 4 ayrı gübre tankını oransal kontrol eder, pH ve EC'yi sürekli izleyerek besin çözeltisini ayarlar. Saatte…</t>
+          <t xml:space="preserve">Endüstriyel tesisler, tarımsal sulama ve içme suyu hatları için DN50'den DN300'e kadar boyut seçenekli mekanik su sayacı. GGG40 sfero döküm gövde ve elektrostatik boya koruması uz…</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sivi-gubreleme-sistemi-smart-agro-serisi?model=smart-agro-mini</t>
+          <t xml:space="preserve">https://esular.com/magaza/mekanik-su-sayaci?model=dn300</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B158" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Otomatik Sulama Kontrol Ünitesi-Kablosuz ve Güneş Enerjili</t>
+          <t xml:space="preserve">Otomatik Sıvı Gübreleme Sistemi-Smart Agro-Serisi</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
+          <t xml:space="preserve">Smart Agro Maxi</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-OTOSULKON-C4D0</t>
+          <t xml:space="preserve">ESU-OTOSIVGÜB-19DD</t>
         </is>
       </c>
       <c r="E158">
         <v>20</v>
       </c>
       <c r="F158" s="2">
-        <v>8600</v>
+        <v>459000</v>
       </c>
       <c r="G158" s="2">
-        <v>10320</v>
+        <v>550800</v>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım ve peyzaj sulamasını tam otomatiğe alan vana kontrol ünitesi. Kablolamasız kurulur; güneş paneli ve şarjlı piliyle şebeke enerjisi istemez. 4 adede kadar 9V latch selenoid v…</t>
+          <t xml:space="preserve">Smart Agro serisi fertigasyon ünitesi bitki beslemeyi otomatikleştirir: 4 ayrı gübre tankını oransal kontrol eder, pH ve EC'yi sürekli izleyerek besin çözeltisini ayarlar. Saatte…</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-kontrol-unitesi-kablosuz-ve-gunes-enerjili?model=smart-valve-1-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sivi-gubreleme-sistemi-smart-agro-serisi?model=smart-agro-maxi</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B159" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Otomatik Sulama Kontrol Ünitesi-Kablosuz ve Güneş Enerjili</t>
+          <t xml:space="preserve">Otomatik Sıvı Gübreleme Sistemi-Smart Agro-Serisi</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
+          <t xml:space="preserve">Smart Agro Mini</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-OTOSULKON-C4D0</t>
+          <t xml:space="preserve">ESU-OTOSIVGÜB-19DD</t>
         </is>
       </c>
       <c r="E159">
         <v>20</v>
       </c>
       <c r="F159" s="2">
-        <v>9100</v>
+        <v>299000</v>
       </c>
       <c r="G159" s="2">
-        <v>10920</v>
+        <v>358800</v>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım ve peyzaj sulamasını tam otomatiğe alan vana kontrol ünitesi. Kablolamasız kurulur; güneş paneli ve şarjlı piliyle şebeke enerjisi istemez. 4 adede kadar 9V latch selenoid v…</t>
+          <t xml:space="preserve">Smart Agro serisi fertigasyon ünitesi bitki beslemeyi otomatikleştirir: 4 ayrı gübre tankını oransal kontrol eder, pH ve EC'yi sürekli izleyerek besin çözeltisini ayarlar. Saatte…</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-kontrol-unitesi-kablosuz-ve-gunes-enerjili?model=smart-valve-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sivi-gubreleme-sistemi-smart-agro-serisi?model=smart-agro-mini</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B160" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Otomatik Sulama Kontrol Ünitesi-Kablosuz ve Güneş Enerjili</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
+          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-OTOSULKON-C4D0</t>
         </is>
       </c>
       <c r="E160">
         <v>20</v>
       </c>
       <c r="F160" s="2">
-        <v>10200</v>
+        <v>8600</v>
       </c>
       <c r="G160" s="2">
-        <v>12240</v>
+        <v>10320</v>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım ve peyzaj sulamasını tam otomatiğe alan vana kontrol ünitesi. Kablolamasız kurulur; güneş paneli ve şarjlı piliyle şebeke enerjisi istemez. 4 adede kadar 9V latch selenoid v…</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-kontrol-unitesi-kablosuz-ve-gunes-enerjili?model=smart-valve-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-kontrol-unitesi-kablosuz-ve-gunes-enerjili?model=smart-valve-1-cikisli</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B161" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Otomatik Sulama Pilli Kontrol Ünitesi</t>
+          <t xml:space="preserve">Otomatik Sulama Kontrol Ünitesi-Kablosuz ve Güneş Enerjili</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t xml:space="preserve">İki İstasyonlu-LoRa</t>
+          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-OSPKU-7623</t>
+          <t xml:space="preserve">ESU-OTOSULKON-C4D0</t>
         </is>
       </c>
       <c r="E161">
         <v>20</v>
       </c>
       <c r="F161" s="2">
-        <v>4400</v>
+        <v>9100</v>
       </c>
       <c r="G161" s="2">
-        <v>5280</v>
+        <v>10920</v>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçeleri ve parklar için Smart-Garden serisi pilli sulama kontrolörü. LoRa, Bluetooth, WiFi ve GSM modelleriyle 2 veya 4 vanayı yönetir; karbon uçlu toprak nem probuyla nem se…</t>
+          <t xml:space="preserve">Tarım ve peyzaj sulamasını tam otomatiğe alan vana kontrol ünitesi. Kablolamasız kurulur; güneş paneli ve şarjlı piliyle şebeke enerjisi istemez. 4 adede kadar 9V latch selenoid v…</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=iki-istasyonlu-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-kontrol-unitesi-kablosuz-ve-gunes-enerjili?model=smart-valve-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B162" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Otomatik Sulama Pilli Kontrol Ünitesi</t>
+          <t xml:space="preserve">Otomatik Sulama Kontrol Ünitesi-Kablosuz ve Güneş Enerjili</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dört İstasyonlu-LoRa</t>
+          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-OSPKU-7623</t>
+          <t xml:space="preserve">ESU-OTOSULKON-C4D0</t>
         </is>
       </c>
       <c r="E162">
         <v>20</v>
       </c>
       <c r="F162" s="2">
-        <v>4600</v>
+        <v>10200</v>
       </c>
       <c r="G162" s="2">
-        <v>5520</v>
+        <v>12240</v>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçeleri ve parklar için Smart-Garden serisi pilli sulama kontrolörü. LoRa, Bluetooth, WiFi ve GSM modelleriyle 2 veya 4 vanayı yönetir; karbon uçlu toprak nem probuyla nem se…</t>
+          <t xml:space="preserve">Tarım ve peyzaj sulamasını tam otomatiğe alan vana kontrol ünitesi. Kablolamasız kurulur; güneş paneli ve şarjlı piliyle şebeke enerjisi istemez. 4 adede kadar 9V latch selenoid v…</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=dort-istasyonlu-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-kontrol-unitesi-kablosuz-ve-gunes-enerjili?model=smart-valve-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B163" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Otomatik Sulama Pilli Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t xml:space="preserve">İki İstasyonlu-Bluetooth</t>
+          <t xml:space="preserve">İki İstasyonlu-LoRa</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-OSPKU-7623</t>
         </is>
       </c>
       <c r="E163">
         <v>20</v>
       </c>
       <c r="F163" s="2">
-        <v>3800</v>
+        <v>4400</v>
       </c>
       <c r="G163" s="2">
-        <v>4560</v>
+        <v>5280</v>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t xml:space="preserve">Ev bahçeleri ve parklar için Smart-Garden serisi pilli sulama kontrolörü. LoRa, Bluetooth, WiFi ve GSM modelleriyle 2 veya 4 vanayı yönetir; karbon uçlu toprak nem probuyla nem se…</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=iki-istasyonlu-bluetooth</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=iki-istasyonlu-lora</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B164" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Otomatik Sulama Pilli Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dört İstasyonlu-Bluetooth</t>
+          <t xml:space="preserve">Dört İstasyonlu-LoRa</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-OSPKU-7623</t>
         </is>
       </c>
       <c r="E164">
         <v>20</v>
       </c>
       <c r="F164" s="2">
-        <v>4400</v>
+        <v>4600</v>
       </c>
       <c r="G164" s="2">
-        <v>5280</v>
+        <v>5520</v>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t xml:space="preserve">Ev bahçeleri ve parklar için Smart-Garden serisi pilli sulama kontrolörü. LoRa, Bluetooth, WiFi ve GSM modelleriyle 2 veya 4 vanayı yönetir; karbon uçlu toprak nem probuyla nem se…</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=dort-istasyonlu-bluetooth</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=dort-istasyonlu-lora</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B165" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">PAR, Quantum Sensörü</t>
+          <t xml:space="preserve">Otomatik Sulama Pilli Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">İki İstasyonlu-Bluetooth</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-PQS-3EFC</t>
+          <t xml:space="preserve">ESU-OSPKU-7623</t>
         </is>
       </c>
       <c r="E165">
         <v>20</v>
       </c>
-      <c r="F165" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F165" s="2">
+        <v>3800</v>
+      </c>
+      <c r="G165" s="2">
+        <v>4560</v>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAR sensörü (Fotosentetik Aktif Radyasyon / Photosynthetically Active Radiation), bitkilerin fotosentez için kullanabildiği 400–700 nm dalga boyu aralığındaki ışığı hassas şekilde…</t>
+          <t xml:space="preserve">Ev bahçeleri ve parklar için Smart-Garden serisi pilli sulama kontrolörü. LoRa, Bluetooth, WiFi ve GSM modelleriyle 2 veya 4 vanayı yönetir; karbon uçlu toprak nem probuyla nem se…</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/par-quantum-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=iki-istasyonlu-bluetooth</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B166" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Paslanmaz Santrifüj Pompa</t>
+          <t xml:space="preserve">Otomatik Sulama Pilli Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paslanmaz Santrifüj Pompa</t>
+          <t xml:space="preserve">Dört İstasyonlu-Bluetooth</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-PASSANPOM-3867</t>
+          <t xml:space="preserve">ESU-OSPKU-7623</t>
         </is>
       </c>
       <c r="E166">
         <v>20</v>
       </c>
-      <c r="F166" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F166" s="2">
+        <v>4400</v>
+      </c>
+      <c r="G166" s="2">
+        <v>5280</v>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t xml:space="preserve">Merkezkaç kuvvetiyle suyu yüksek verimle ileten paslanmaz santrifüj pompa. Kapalı fanlı, monofaze 220V ve 1,5 HP gücündedir. Sessiz çalışması, stabil performansı ve kolay bakımıyl…</t>
+          <t xml:space="preserve">Ev bahçeleri ve parklar için Smart-Garden serisi pilli sulama kontrolörü. LoRa, Bluetooth, WiFi ve GSM modelleriyle 2 veya 4 vanayı yönetir; karbon uçlu toprak nem probuyla nem se…</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/paslanmaz-santrifuj-pompa?model=paslanmaz-santrifuj-pompa</t>
+          <t xml:space="preserve">https://esular.com/magaza/otomatik-sulama-pilli-kontrol-unitesi?model=dort-istasyonlu-bluetooth</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B167" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">pH Sensörü</t>
+          <t xml:space="preserve">PAR, Quantum Sensörü</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t xml:space="preserve">pH Sensörü</t>
+          <t xml:space="preserve">PAR Sensörü</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-PHSENS-C469</t>
+          <t xml:space="preserve">ESU-PQS-3EFC</t>
         </is>
       </c>
       <c r="E167">
         <v>20</v>
       </c>
       <c r="F167" s="2">
-        <v>18900</v>
+        <v>12500</v>
       </c>
       <c r="G167" s="2">
-        <v>22680</v>
+        <v>15000</v>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-pH sensörü, suyun pH seviyesini ölçmek için kullanılan hassas ve güvenilir bir ölçüm cihazıdır. Farklı sektörlerde su kalitesinin izlenmesi, proses kontrolü ve ölçüm gerekti…</t>
+          <t xml:space="preserve">PAR sensörü (Fotosentetik Aktif Radyasyon / Photosynthetically Active Radiation), bitkilerin fotosentez için kullanabildiği 400–700 nm dalga boyu aralığındaki ışığı hassas şekilde…</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ph-sensoru?model=ph-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/par-quantum-sensoru?model=par-sensoru</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B168" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Piranometre Sensörü</t>
+          <t xml:space="preserve">PAR, Quantum Sensörü</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Irradiance-GSM</t>
+          <t xml:space="preserve">Smart-PAR</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-PIRANO-5AA4</t>
+          <t xml:space="preserve">ESU-PQS-3EFC</t>
         </is>
       </c>
       <c r="E168">
         <v>20</v>
       </c>
       <c r="F168" s="2">
-        <v>32700</v>
+        <v>22500</v>
       </c>
       <c r="G168" s="2">
-        <v>39240</v>
+        <v>27000</v>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
+          <t xml:space="preserve">PAR sensörü (Fotosentetik Aktif Radyasyon / Photosynthetically Active Radiation), bitkilerin fotosentez için kullanabildiği 400–700 nm dalga boyu aralığındaki ışığı hassas şekilde…</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-gsm</t>
+          <t xml:space="preserve">https://esular.com/magaza/par-quantum-sensoru?model=smart-par</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B169" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Piranometre Sensörü</t>
+          <t xml:space="preserve">Paslanmaz Santrifüj Pompa</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Irradiance-LoRa</t>
+          <t xml:space="preserve">Paslanmaz Santrifüj Pompa</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-PIRANO-5AA4</t>
+          <t xml:space="preserve">ESU-PASSANPOM-3867</t>
         </is>
       </c>
       <c r="E169">
         <v>20</v>
       </c>
-      <c r="F169" s="2">
-[...3 lines deleted...]
-        <v>36840</v>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
+          <t xml:space="preserve">Merkezkaç kuvvetiyle suyu yüksek verimle ileten paslanmaz santrifüj pompa. Kapalı fanlı, monofaze 220V ve 1,5 HP gücündedir. Sessiz çalışması, stabil performansı ve kolay bakımıyl…</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/paslanmaz-santrifuj-pompa?model=paslanmaz-santrifuj-pompa</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B170" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Piranometre Sensörü</t>
+          <t xml:space="preserve">pH Sensörü</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Irradiance Sensör</t>
+          <t xml:space="preserve">pH Sensörü</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-PIRANO-5AA4</t>
+          <t xml:space="preserve">ESU-PHSENS-C469</t>
         </is>
       </c>
       <c r="E170">
         <v>20</v>
       </c>
       <c r="F170" s="2">
-        <v>15300</v>
+        <v>18900</v>
       </c>
       <c r="G170" s="2">
-        <v>18360</v>
+        <v>22680</v>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
+          <t xml:space="preserve">Smart-pH sensörü, suyun pH seviyesini ölçmek için kullanılan hassas ve güvenilir bir ölçüm cihazıdır. Farklı sektörlerde su kalitesinin izlenmesi, proses kontrolü ve ölçüm gerekti…</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=irradiance-sensor</t>
+          <t xml:space="preserve">https://esular.com/magaza/ph-sensoru?model=ph-sensoru</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B171" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Piranometre Sensörü</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Irradiance-GSM-controller</t>
+          <t xml:space="preserve">Smart Irradiance-GSM</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-PIRANO-5AA4</t>
         </is>
       </c>
       <c r="E171">
         <v>20</v>
       </c>
       <c r="F171" s="2">
-        <v>14900</v>
+        <v>27500</v>
       </c>
       <c r="G171" s="2">
-        <v>17880</v>
+        <v>33000</v>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-gsm-controller</t>
+          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-gsm</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B172" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Piranometre Sensörü</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Irradiance-LoRa-controller</t>
+          <t xml:space="preserve">Smart Irradiance-LoRa</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-PIRANO-5AA4</t>
         </is>
       </c>
       <c r="E172">
         <v>20</v>
       </c>
       <c r="F172" s="2">
-        <v>12900</v>
+        <v>25500</v>
       </c>
       <c r="G172" s="2">
-        <v>15480</v>
+        <v>30600</v>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-lora-controller</t>
+          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-lora</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B173" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Piranometre Sensörü</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Irradiance Sensör</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIRANO-5AA4</t>
         </is>
       </c>
       <c r="E173">
         <v>20</v>
       </c>
       <c r="F173" s="2">
-        <v>26999</v>
+        <v>15300</v>
       </c>
       <c r="G173" s="2">
-        <v>32398.8</v>
+        <v>18360</v>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=ruzgar-hiz-ve-yon-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=irradiance-sensor</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B174" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Piranometre Sensörü</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wind-GSM</t>
+          <t xml:space="preserve">Smart Irradiance-GSM-controller</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIRANO-5AA4</t>
         </is>
       </c>
       <c r="E174">
         <v>20</v>
       </c>
       <c r="F174" s="2">
-        <v>31400</v>
+        <v>12000</v>
       </c>
       <c r="G174" s="2">
-        <v>37680</v>
+        <v>14400</v>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-gsm</t>
+          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-gsm-controller</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B175" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Piranometre Sensörü</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wind-LoRa</t>
+          <t xml:space="preserve">Smart Irradiance-LoRa-controller</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIRANO-5AA4</t>
         </is>
       </c>
       <c r="E175">
         <v>20</v>
       </c>
       <c r="F175" s="2">
-        <v>29400</v>
+        <v>10000</v>
       </c>
       <c r="G175" s="2">
-        <v>35280</v>
+        <v>12000</v>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Dünya yüzeyine düşen anlık güneş enerjisini (irradiance) ölçen, ISO 9060 ve WMO standartlarına uygun Sınıf C radyometre. Yukarı bakışta toplam, aşağı bakışta yansıyan radyasyonu ö…</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/piranometre-sensoru?model=smart-irradiance-lora-controller</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B176" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Pivot Kontrol Kartı ve Panosu</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wind-Speed-GSM</t>
+          <t xml:space="preserve">Pivot Dijital Kontrol Kartı</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIVKONKART-01</t>
         </is>
       </c>
       <c r="E176">
         <v>20</v>
       </c>
       <c r="F176" s="2">
-        <v>24500</v>
+        <v>40833</v>
       </c>
       <c r="G176" s="2">
-        <v>29400</v>
+        <v>48999.6</v>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Mekanik pivotları uzaktan ve otomatik yöneten dijital pivot kontrol kartı ve pano çözümü. Pivotun hız, yön, ileri-geri, başlatma ve durdurma kontrollerini yapar; GSM (2G/4G), LoRa…</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-speed-gsm</t>
+          <t xml:space="preserve">https://esular.com/magaza/pivot-kontrol-karti-ve-panosu?model=pivot-dijital-kontrol-karti</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B177" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Pivot Kontrol Kartı ve Panosu</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wind-Speed-LoRa</t>
+          <t xml:space="preserve">Plastik Panolu Pivot Kontrol</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIVKONKART-01</t>
         </is>
       </c>
       <c r="E177">
         <v>20</v>
       </c>
       <c r="F177" s="2">
-        <v>22500</v>
+        <v>47500</v>
       </c>
       <c r="G177" s="2">
-        <v>27000</v>
+        <v>57000</v>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Mekanik pivotları uzaktan ve otomatik yöneten dijital pivot kontrol kartı ve pano çözümü. Pivotun hız, yön, ileri-geri, başlatma ve durdurma kontrollerini yapar; GSM (2G/4G), LoRa…</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-speed-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/pivot-kontrol-karti-ve-panosu?model=plastik-panolu-pivot-kontrol</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B178" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Pivot Kontrol Kartı ve Panosu</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wind-Direction-GSM</t>
+          <t xml:space="preserve">Metal Panolu Pivot Kontrol</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIVKONKART-01</t>
         </is>
       </c>
       <c r="E178">
         <v>20</v>
       </c>
       <c r="F178" s="2">
-        <v>24500</v>
+        <v>49167</v>
       </c>
       <c r="G178" s="2">
-        <v>29400</v>
+        <v>59000.4</v>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Mekanik pivotları uzaktan ve otomatik yöneten dijital pivot kontrol kartı ve pano çözümü. Pivotun hız, yön, ileri-geri, başlatma ve durdurma kontrollerini yapar; GSM (2G/4G), LoRa…</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-direction-gsm</t>
+          <t xml:space="preserve">https://esular.com/magaza/pivot-kontrol-karti-ve-panosu?model=metal-panolu-pivot-kontrol</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B179" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Pivot Kontrol Kartı ve Panosu</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Wind-Direction-LoRa</t>
+          <t xml:space="preserve">Tam Pivot Kontrol Panosu (Trafo + Kontaktörlü)</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIVKONKART-01</t>
         </is>
       </c>
       <c r="E179">
         <v>20</v>
       </c>
       <c r="F179" s="2">
-        <v>22500</v>
+        <v>137500</v>
       </c>
       <c r="G179" s="2">
-        <v>27000</v>
+        <v>165000</v>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Mekanik pivotları uzaktan ve otomatik yöneten dijital pivot kontrol kartı ve pano çözümü. Pivotun hız, yön, ileri-geri, başlatma ve durdurma kontrollerini yapar; GSM (2G/4G), LoRa…</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-direction-lora</t>
+          <t xml:space="preserve">https://esular.com/magaza/pivot-kontrol-karti-ve-panosu?model=tam-pivot-kontrol-panosu-trafo-kontaktorlu</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B180" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
+          <t xml:space="preserve">Pivot Kontrol Kartı ve Panosu</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar Yön Sensörü</t>
+          <t xml:space="preserve">Tam Pivot Kontrol Panosu — Dijital Ekranlı</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
+          <t xml:space="preserve">ESU-PIVKONKART-01</t>
         </is>
       </c>
       <c r="E180">
         <v>20</v>
       </c>
       <c r="F180" s="2">
-        <v>6800</v>
+        <v>162500</v>
       </c>
       <c r="G180" s="2">
-        <v>8160</v>
+        <v>195000</v>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
+          <t xml:space="preserve">Mekanik pivotları uzaktan ve otomatik yöneten dijital pivot kontrol kartı ve pano çözümü. Pivotun hız, yön, ileri-geri, başlatma ve durdurma kontrollerini yapar; GSM (2G/4G), LoRa…</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=ruzgar-yon-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/pivot-kontrol-karti-ve-panosu?model=tam-pivot-kontrol-panosu-dijital-ekranli</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B181" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar Hız Sensörü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E181">
         <v>20</v>
       </c>
       <c r="F181" s="2">
-        <v>6800</v>
+        <v>26999</v>
       </c>
       <c r="G181" s="2">
-        <v>8160</v>
+        <v>32398.8</v>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=ruzgar-hiz-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=ruzgar-hiz-ve-yon-sensoru</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B182" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Rüzgar Yön Sensörü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rüzgar Yön Sensörü</t>
+          <t xml:space="preserve">Smart Wind-GSM</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-RÜZYÖNSEN-32F1</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E182">
         <v>20</v>
       </c>
       <c r="F182" s="2">
-        <v>522</v>
+        <v>31400</v>
       </c>
       <c r="G182" s="2">
-        <v>626.4</v>
+        <v>37680</v>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t xml:space="preserve">İlaçlama, sulama ve sera havalandırması gibi kararlar için rüzgar yönünü 0-360° aralığında kesintisiz ölçer. 4-20 mA analog çıkışı, uzun mesafede parazite dirençli veri iletimi sa…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ruzgar-yon-sensoru-8772?model=ruzgar-yon-sensoru</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-gsm</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B183" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Kademe</t>
+          <t xml:space="preserve">Smart Wind-LoRa</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-STTNSEO-3653</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E183">
         <v>20</v>
       </c>
       <c r="F183" s="2">
-        <v>6290</v>
+        <v>29400</v>
       </c>
       <c r="G183" s="2">
-        <v>7548</v>
+        <v>35280</v>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=1-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-lora</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B184" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Kademe-Solar</t>
+          <t xml:space="preserve">Smart Wind-Speed-GSM</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-STTNSEO-3653</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E184">
         <v>20</v>
       </c>
       <c r="F184" s="2">
-        <v>7690</v>
+        <v>24500</v>
       </c>
       <c r="G184" s="2">
-        <v>9228</v>
+        <v>29400</v>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=1-kademe-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-speed-gsm</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B185" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 Kademe</t>
+          <t xml:space="preserve">Smart Wind-Speed-LoRa</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-STTNSEO-3653</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E185">
         <v>20</v>
       </c>
       <c r="F185" s="2">
-        <v>7290</v>
+        <v>22500</v>
       </c>
       <c r="G185" s="2">
-        <v>8748</v>
+        <v>27000</v>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=2-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-speed-lora</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B186" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 Kademe-Solar</t>
+          <t xml:space="preserve">Smart Wind-Direction-GSM</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-STTNSEO-3653</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E186">
         <v>20</v>
       </c>
       <c r="F186" s="2">
-        <v>8690</v>
+        <v>24500</v>
       </c>
       <c r="G186" s="2">
-        <v>10428</v>
+        <v>29400</v>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=2-kademe-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-direction-gsm</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B187" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 Kademe</t>
+          <t xml:space="preserve">Smart Wind-Direction-LoRa</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-STTNSEO-3653</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E187">
         <v>20</v>
       </c>
       <c r="F187" s="2">
-        <v>8575</v>
+        <v>22500</v>
       </c>
       <c r="G187" s="2">
-        <v>10290</v>
+        <v>27000</v>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=3-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=smart-wind-direction-lora</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B188" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 Kademe-Solar</t>
+          <t xml:space="preserve">Rüzgar Yön Sensörü</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-STTNSEO-3653</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E188">
         <v>20</v>
       </c>
       <c r="F188" s="2">
-        <v>9975</v>
+        <v>6800</v>
       </c>
       <c r="G188" s="2">
-        <v>11970</v>
+        <v>8160</v>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=3-kademe-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=ruzgar-yon-sensoru</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B189" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Selenoid Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Rüzgar Hız Ve Yön Sensörü</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
+          <t xml:space="preserve">Rüzgar Hız Sensörü</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SELVANKON-B5EC</t>
+          <t xml:space="preserve">ESU-RÜZHIZVE-DCAE</t>
         </is>
       </c>
       <c r="E189">
         <v>20</v>
       </c>
       <c r="F189" s="2">
-        <v>8600</v>
+        <v>6800</v>
       </c>
       <c r="G189" s="2">
-        <v>10320</v>
+        <v>8160</v>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sulamada kablolama ve enerji sorununu ortadan kaldıran vana kontrol ünitesi. 9V hidrolik latch selenoid vanalarla çalışır; 4 adede kadar vana bağlanır. Güneş panelli şarjlı pil, I…</t>
+          <t xml:space="preserve">Rüzgar hızını ve yönünü güvenilir biçimde ölçen sensör ikilisi; paket halinde veya ayrı ayrı alınabilir. Yön sensörü 0-360° aralığında ölçer, 4-20 mA çıkış verir ve IP65 korumalıd…</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/selenoid-vana-kontrol-unitesi?model=smart-valve-1-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-hiz-ve-yon-sensoru?model=ruzgar-hiz-sensoru</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B190" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Selenoid Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Rüzgar Yön Sensörü</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
+          <t xml:space="preserve">Rüzgar Yön Sensörü</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SELVANKON-B5EC</t>
+          <t xml:space="preserve">ESU-RÜZYÖNSEN-32F1</t>
         </is>
       </c>
       <c r="E190">
         <v>20</v>
       </c>
       <c r="F190" s="2">
-        <v>9100</v>
+        <v>6800</v>
       </c>
       <c r="G190" s="2">
-        <v>10920</v>
+        <v>8160</v>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sulamada kablolama ve enerji sorununu ortadan kaldıran vana kontrol ünitesi. 9V hidrolik latch selenoid vanalarla çalışır; 4 adede kadar vana bağlanır. Güneş panelli şarjlı pil, I…</t>
+          <t xml:space="preserve">İlaçlama, sulama ve sera havalandırması gibi kararlar için rüzgar yönünü 0-360° aralığında kesintisiz ölçer. 4-20 mA analog çıkışı, uzun mesafede parazite dirençli veri iletimi sa…</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/selenoid-vana-kontrol-unitesi?model=smart-valve-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/ruzgar-yon-sensoru-8772?model=ruzgar-yon-sensoru</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B191" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Selenoid Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
+          <t xml:space="preserve">1 Kademe</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SELVANKON-B5EC</t>
+          <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E191">
         <v>20</v>
       </c>
       <c r="F191" s="2">
-        <v>10200</v>
+        <v>6290</v>
       </c>
       <c r="G191" s="2">
-        <v>12240</v>
+        <v>7548</v>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sulamada kablolama ve enerji sorununu ortadan kaldıran vana kontrol ünitesi. 9V hidrolik latch selenoid vanalarla çalışır; 4 adede kadar vana bağlanır. Güneş panelli şarjlı pil, I…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/selenoid-vana-kontrol-unitesi?model=smart-valve-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=1-kademe</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B192" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sera İklimlendirmesinde Akıllı Çözüm</t>
+          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Fanlı Pasif Sistem</t>
+          <t xml:space="preserve">1 Kademe-Solar</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SERİKLAKI-23B9</t>
+          <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E192">
         <v>20</v>
       </c>
-      <c r="F192" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F192" s="2">
+        <v>7690</v>
+      </c>
+      <c r="G192" s="2">
+        <v>9228</v>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seranızdaki sıcaklığı yüksek hassasiyetli sensörlerle anlık izleyin; havalandırma, ısıtıcı ve soğutucuları mobil uygulamadan uzaktan yönetin. Eşik değerlerinde otomatik devreye gi…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sera-iklimlendirmesinde-akilli-cozum?model=fanli-pasif-sistem</t>
+          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=1-kademe-solar</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B193" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
+          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 Kademe</t>
+          <t xml:space="preserve">2 Kademe</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
+          <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E193">
         <v>20</v>
       </c>
       <c r="F193" s="2">
-        <v>9500</v>
+        <v>7290</v>
       </c>
       <c r="G193" s="2">
-        <v>11400</v>
+        <v>8748</v>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=1-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=2-kademe</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B194" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
+          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 Kademe</t>
+          <t xml:space="preserve">2 Kademe-Solar</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
+          <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E194">
         <v>20</v>
       </c>
       <c r="F194" s="2">
-        <v>11400</v>
+        <v>8690</v>
       </c>
       <c r="G194" s="2">
-        <v>13680</v>
+        <v>10428</v>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=2-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=2-kademe-solar</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B195" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
+          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t xml:space="preserve">3 Kademe</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
+          <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E195">
         <v>20</v>
       </c>
       <c r="F195" s="2">
-        <v>13300</v>
+        <v>8575</v>
       </c>
       <c r="G195" s="2">
-        <v>15960</v>
+        <v>10290</v>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=3-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=3-kademe</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B196" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
+          <t xml:space="preserve">Saksı Tip Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 Kademe</t>
+          <t xml:space="preserve">3 Kademe-Solar</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
+          <t xml:space="preserve">ESU-STTNSEO-3653</t>
         </is>
       </c>
       <c r="E196">
         <v>20</v>
       </c>
       <c r="F196" s="2">
-        <v>14900</v>
+        <v>9975</v>
       </c>
       <c r="G196" s="2">
-        <v>17880</v>
+        <v>11970</v>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
+          <t xml:space="preserve">Profesyonel ve hobi seralar için kablosuz toprak nem ölçüm sistemi. 3 adede kadar probla 5, 15 ve 30 cm derinliklerde kök bölgesini izler; veriler LoRaWAN ile 10 km'ye kadar ileti…</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=4-kademe</t>
+          <t xml:space="preserve">https://esular.com/magaza/saksi-tip-toprak-nem-sicaklik-ec-olcumu?model=3-kademe-solar</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B197" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
+          <t xml:space="preserve">Selenoid Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 Kademe-Nem-EC-Sıcaklık</t>
+          <t xml:space="preserve">Smart Valve 1 Çıkışlı</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
+          <t xml:space="preserve">ESU-SELVANKON-B5EC</t>
         </is>
       </c>
       <c r="E197">
         <v>20</v>
       </c>
       <c r="F197" s="2">
-        <v>19000</v>
+        <v>8600</v>
       </c>
       <c r="G197" s="2">
-        <v>22800</v>
+        <v>10320</v>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
+          <t xml:space="preserve">Sulamada kablolama ve enerji sorununu ortadan kaldıran vana kontrol ünitesi. 9V hidrolik latch selenoid vanalarla çalışır; 4 adede kadar vana bağlanır. Güneş panelli şarjlı pil, I…</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=4-kademe-nem-ec-sicaklik</t>
+          <t xml:space="preserve">https://esular.com/magaza/selenoid-vana-kontrol-unitesi?model=smart-valve-1-cikisli</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B198" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart Controller Kablosuz Pilli Akıllı Sulama Merkez İstasyonu - S Serisi</t>
+          <t xml:space="preserve">Selenoid Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Smart Valve 2 Çıkışlı</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMRTCTRL-S1</t>
+          <t xml:space="preserve">ESU-SELVANKON-B5EC</t>
         </is>
       </c>
       <c r="E198">
         <v>20</v>
       </c>
       <c r="F198" s="2">
-        <v>10000</v>
+        <v>9100</v>
       </c>
       <c r="G198" s="2">
-        <v>12000</v>
+        <v>10920</v>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t xml:space="preserve">E Serisinin tamamen pilli versiyonu: kendi güneş paneli ve 10.000 mAh şarjlı piliyle enerjiden bağımsız çalışır. GSM, WiFi ve Bluetooth bağlantı; 4× 9–12V latching vana kontrolü,…</t>
+          <t xml:space="preserve">Sulamada kablolama ve enerji sorununu ortadan kaldıran vana kontrol ünitesi. 9V hidrolik latch selenoid vanalarla çalışır; 4 adede kadar vana bağlanır. Güneş panelli şarjlı pil, I…</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-controller-kablosuz-pilli-akilli-sulama-merkez-istasyonu-s-serisi</t>
+          <t xml:space="preserve">https://esular.com/magaza/selenoid-vana-kontrol-unitesi?model=smart-valve-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B199" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Selenoid Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-LoRa (2 Çıkışlı)</t>
+          <t xml:space="preserve">Smart Valve 4 Çıkışlı</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve">ESU-SELVANKON-B5EC</t>
         </is>
       </c>
       <c r="E199">
         <v>20</v>
       </c>
       <c r="F199" s="2">
-        <v>4400</v>
+        <v>10200</v>
       </c>
       <c r="G199" s="2">
-        <v>5280</v>
+        <v>12240</v>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Sulamada kablolama ve enerji sorununu ortadan kaldıran vana kontrol ünitesi. 9V hidrolik latch selenoid vanalarla çalışır; 4 adede kadar vana bağlanır. Güneş panelli şarjlı pil, I…</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-lora-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/selenoid-vana-kontrol-unitesi?model=smart-valve-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B200" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Sensör Tutucu</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-LoRa (4 Çıkışlı)</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E200">
         <v>20</v>
       </c>
       <c r="F200" s="2">
-        <v>4600</v>
+        <v>416.67</v>
       </c>
       <c r="G200" s="2">
-        <v>5520</v>
+        <v>500</v>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Kablosuz pH-EC-Sıcaklık sensörleri ve problar için pratik montaj/sabitleme aparatı. Sensörün ölçüm ortamında güvenli ve stabil konumlanmasını sağlar.</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-lora-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sensor-tutucu</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B201" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Sera İklimlendirmesinde Akıllı Çözüm</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-Bluetooth (2 Çıkışlı)</t>
+          <t xml:space="preserve"> Fanlı Pasif Sistem</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve">ESU-SERİKLAKI-23B9</t>
         </is>
       </c>
       <c r="E201">
         <v>20</v>
       </c>
-      <c r="F201" s="2">
-[...3 lines deleted...]
-        <v>4560</v>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Seranızdaki sıcaklığı yüksek hassasiyetli sensörlerle anlık izleyin; havalandırma, ısıtıcı ve soğutucuları mobil uygulamadan uzaktan yönetin. Eşik değerlerinde otomatik devreye gi…</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-bluetooth-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sera-iklimlendirmesinde-akilli-cozum?model=fanli-pasif-sistem</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B202" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-Bluetooth (4 Çıkışlı)</t>
+          <t xml:space="preserve">1 Kademe</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
         </is>
       </c>
       <c r="E202">
         <v>20</v>
       </c>
       <c r="F202" s="2">
-        <v>4400</v>
+        <v>9500</v>
       </c>
       <c r="G202" s="2">
-        <v>5280</v>
+        <v>11400</v>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-bluetooth-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=1-kademe</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B203" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-WiFi (2 Çıkışlı)</t>
+          <t xml:space="preserve">2 Kademe</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
         </is>
       </c>
       <c r="E203">
         <v>20</v>
       </c>
       <c r="F203" s="2">
-        <v>4400</v>
+        <v>11400</v>
       </c>
       <c r="G203" s="2">
-        <v>5280</v>
+        <v>13680</v>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-wifi-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=2-kademe</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B204" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-WiFi (4 Çıkışlı)</t>
+          <t xml:space="preserve">3 Kademe</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
         </is>
       </c>
       <c r="E204">
         <v>20</v>
       </c>
       <c r="F204" s="2">
-        <v>4600</v>
+        <v>13300</v>
       </c>
       <c r="G204" s="2">
-        <v>5520</v>
+        <v>15960</v>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-wifi-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=3-kademe</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B205" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-GSM (2 Çıkışlı)</t>
+          <t xml:space="preserve">4 Kademe</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
         </is>
       </c>
       <c r="E205">
         <v>20</v>
       </c>
-      <c r="F205" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F205" s="2">
+        <v>14900</v>
+      </c>
+      <c r="G205" s="2">
+        <v>17880</v>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-gsm-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=4-kademe</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B206" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
+          <t xml:space="preserve">Sera Saksı Toprak Nem Ölçümü</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-GSM (4 Çıkışlı)</t>
+          <t xml:space="preserve">4 Kademe-Nem-EC-Sıcaklık</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
+          <t xml:space="preserve">ESU-SERSAKTOP-0AA2</t>
         </is>
       </c>
       <c r="E206">
         <v>20</v>
       </c>
-      <c r="F206" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F206" s="2">
+        <v>19000</v>
+      </c>
+      <c r="G206" s="2">
+        <v>22800</v>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
+          <t xml:space="preserve">Değerli sera ve saksı bitkilerinde sulama zamanını doğru belirlemek için çok kademeli nem izleme sistemi. 4 adede kadar prob 5, 15, 30 ve 45 cm derinliklerde ölçüm yapar; 4 Kademe…</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-gsm-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/sera-saksi-toprak-nem-olcumu?model=4-kademe-nem-ec-sicaklik</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B207" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Solar Panelli Kapak</t>
+          <t xml:space="preserve">Smart Controller Kablosuz Pilli Akıllı Sulama Merkez İstasyonu - S Serisi</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Solar Panelli Kapak</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SOLPANKAP-AF06</t>
+          <t xml:space="preserve">ESU-SMRTCTRL-S1</t>
         </is>
       </c>
       <c r="E207">
         <v>20</v>
       </c>
       <c r="F207" s="2">
-        <v>1079</v>
+        <v>10000</v>
       </c>
       <c r="G207" s="2">
-        <v>1294.8</v>
+        <v>12000</v>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sahadaki sensörlerinizin pilini güneş enerjisiyle şarj eden yedek kapak. 100x70 mm panel standart sensör modellerinin tümüne uyar; dayanıklı yapısı ve kolay montajıyla sulama kont…</t>
+          <t xml:space="preserve">E Serisinin tamamen pilli versiyonu: kendi güneş paneli ve 10.000 mAh şarjlı piliyle enerjiden bağımsız çalışır. GSM, WiFi ve Bluetooth bağlantı; 4× 9–12V latching vana kontrolü,…</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/solar-panelli-kapak?model=solar-panelli-kapak</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-controller-kablosuz-pilli-akilli-sulama-merkez-istasyonu-s-serisi</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B208" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 1-Normal Sıcaklık</t>
+          <t xml:space="preserve">Smart-Garden-LoRa (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SUVESIV-D880</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E208">
         <v>20</v>
       </c>
       <c r="F208" s="2">
-        <v>7700</v>
+        <v>4400</v>
       </c>
       <c r="G208" s="2">
-        <v>9240</v>
+        <v>5280</v>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-1-normal-sicaklik</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-lora-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B209" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Model 2-Yüksek Sıcaklık</t>
+          <t xml:space="preserve">Smart-Garden-LoRa (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SUVESIV-D880</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E209">
         <v>20</v>
       </c>
-      <c r="F209" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F209" s="2">
+        <v>4600</v>
+      </c>
+      <c r="G209" s="2">
+        <v>5520</v>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-2-yuksek-sicaklik</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-lora-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B210" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-LoRa (2 Çıkışlı)</t>
+          <t xml:space="preserve">Smart-Garden-Bluetooth (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E210">
         <v>20</v>
       </c>
       <c r="F210" s="2">
-        <v>4400</v>
+        <v>3800</v>
       </c>
       <c r="G210" s="2">
-        <v>5280</v>
+        <v>4560</v>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-bluetooth-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B211" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-LoRa (4 Çıkışlı)</t>
+          <t xml:space="preserve">Smart-Garden-Bluetooth (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E211">
         <v>20</v>
       </c>
       <c r="F211" s="2">
-        <v>4600</v>
+        <v>4400</v>
       </c>
       <c r="G211" s="2">
-        <v>5520</v>
+        <v>5280</v>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-bluetooth-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B212" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-Bluetooth (2 Çıkışlı)</t>
+          <t xml:space="preserve">Smart-Garden-WiFi (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E212">
         <v>20</v>
       </c>
       <c r="F212" s="2">
-        <v>3800</v>
+        <v>4400</v>
       </c>
       <c r="G212" s="2">
-        <v>4560</v>
+        <v>5280</v>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-2-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-wifi-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B213" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden-Bluetooth (4 Çıkışlı)</t>
+          <t xml:space="preserve">Smart-Garden-WiFi (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E213">
         <v>20</v>
       </c>
       <c r="F213" s="2">
-        <v>4400</v>
+        <v>4600</v>
       </c>
       <c r="G213" s="2">
-        <v>5280</v>
+        <v>5520</v>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-4-cikisli</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-wifi-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B214" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Şarj Edilebilir Lityum İyon Pil</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t xml:space="preserve">5000 mAh</t>
+          <t xml:space="preserve">Smart-Garden-GSM (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ŞAREDİLİT-02FD</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E214">
         <v>20</v>
       </c>
-      <c r="F214" s="2">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cihazlarınıza uzun süreli enerji sağlayan şarj edilebilir lityum iyon batarya. 3.7V gerilim ve 5000 mAh kapasite sunar; tükendiğinde atılmaz, yeniden şarj edilerek tekrar kullanıl…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/sarj-edilebilir-lityum-iyon-pil-3331?model=5000-mah</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-gsm-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B215" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem Sensörü Probu</t>
+          <t xml:space="preserve">Smart-Garden Serisi Kablosuz Akıllı Vana Kontrol Ünitesi</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yedek Aksesuar</t>
+          <t xml:space="preserve">Smart-Garden-GSM (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TOPNEMSEN-6DFD</t>
+          <t xml:space="preserve">ESU-SMASERKAB-F536</t>
         </is>
       </c>
       <c r="E215">
         <v>20</v>
       </c>
-      <c r="F215" s="2">
-[...3 lines deleted...]
-        <v>1186.8</v>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t xml:space="preserve">Toprak altına tamamen gömülebilen, karbon fiber uçlu dayanıklı nem probu. 9-24V besleme ile çalışır, nemi akım değişimiyle ölçer; paslanmaz ve kırılmaz yapısıyla derin nokta ölçüm…</t>
+          <t xml:space="preserve">Ev bahçesi, park ve peyzaj alanlarını telefonunuzdan sulayın. LoRa, Bluetooth, WiFi ve GSM modelleri; 2 veya 4 vana çıkışı, karbon uçlu toprak nem probu desteği ve güneş panelli e…</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sensoru-probu-8565?model=yedek-aksesuar</t>
+          <t xml:space="preserve">https://esular.com/magaza/smart-garden-serisi-kablosuz-akilli-vana-kontrol-unitesi?model=smart-garden-gsm-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B216" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Solar Panelli Kapak</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 1</t>
+          <t xml:space="preserve">Solar Panelli Kapak</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-SOLPANKAP-AF06</t>
         </is>
       </c>
       <c r="E216">
         <v>20</v>
       </c>
       <c r="F216" s="2">
-        <v>6290</v>
+        <v>1079</v>
       </c>
       <c r="G216" s="2">
-        <v>7548</v>
+        <v>1294.8</v>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Sahadaki sensörlerinizin pilini güneş enerjisiyle şarj eden yedek kapak. 100x70 mm panel standart sensör modellerinin tümüne uyar; dayanıklı yapısı ve kolay montajıyla sulama kont…</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1</t>
+          <t xml:space="preserve">https://esular.com/magaza/solar-panelli-kapak?model=solar-panelli-kapak</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B217" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 1-Solar</t>
+          <t xml:space="preserve">Model 1-Normal Sıcaklık</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-SUVESIV-D880</t>
         </is>
       </c>
       <c r="E217">
         <v>20</v>
       </c>
       <c r="F217" s="2">
-        <v>7690</v>
+        <v>7700</v>
       </c>
       <c r="G217" s="2">
-        <v>9228</v>
+        <v>9240</v>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-1-normal-sicaklik</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B218" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Su Ve Sıvı Sıcaklık Sensörü</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 2</t>
+          <t xml:space="preserve">Model 2-Yüksek Sıcaklık</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-SUVESIV-D880</t>
         </is>
       </c>
       <c r="E218">
         <v>20</v>
       </c>
-      <c r="F218" s="2">
-[...3 lines deleted...]
-        <v>8748</v>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Erişilmesi zor noktalardaki su ve sıvı sıcaklığını 1 metrelik problu kabloyla ölçün. 1-Wire arayüzü sinyal bozulmasını önler; akvaryumdan sıcak su sistemlerine, suluklardan hava i…</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2</t>
+          <t xml:space="preserve">https://esular.com/magaza/su-ve-sivi-sicaklik-sensoru?model=model-2-yuksek-sicaklik</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B219" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 2-Solar</t>
+          <t xml:space="preserve">Smart-Garden-LoRa (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E219">
         <v>20</v>
       </c>
       <c r="F219" s="2">
-        <v>8690</v>
+        <v>4400</v>
       </c>
       <c r="G219" s="2">
-        <v>10428</v>
+        <v>5280</v>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B220" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 3</t>
+          <t xml:space="preserve">Smart-Garden-LoRa (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E220">
         <v>20</v>
       </c>
       <c r="F220" s="2">
-        <v>8575</v>
+        <v>4600</v>
       </c>
       <c r="G220" s="2">
-        <v>10290</v>
+        <v>5520</v>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-lora-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B221" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
+          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart-Garden Soil 3-Solar</t>
+          <t xml:space="preserve">Smart-Garden-Bluetooth (2 Çıkışlı)</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-TNSEO-C402</t>
+          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E221">
         <v>20</v>
       </c>
       <c r="F221" s="2">
-        <v>9975</v>
+        <v>3800</v>
       </c>
       <c r="G221" s="2">
-        <v>11970</v>
+        <v>4560</v>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
+          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3-solar</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-2-cikisli</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B222" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Sulama Zamanlama Saati-Otomatik Dijital Sulama Zamanlayıcısı</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">3/4” inç</t>
+          <t xml:space="preserve">Smart-Garden-Bluetooth (4 Çıkışlı)</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-SZSODSZ-676B</t>
         </is>
       </c>
       <c r="E222">
         <v>20</v>
       </c>
-      <c r="F222" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F222" s="2">
+        <v>4400</v>
+      </c>
+      <c r="G222" s="2">
+        <v>5280</v>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Smart-Garden dijital sulama zamanlayıcısı; 2 veya 4 vanayı güne ve saate göre programlar, toprak nemine göre otomatik sular. LoRa, Bluetooth, WiFi ve GSM modelleri; telefondan kon…</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-4-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/sulama-zamanlama-saati-otomatik-dijital-sulama-zamanlayicisi?model=smart-garden-bluetooth-4-cikisli</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B223" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Sürü Takip Tasması — GPS Konum, Sıcaklık, Nem ve İvme Sensörü</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t xml:space="preserve">1/2” inç</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-SURUTASMA-GPS1</t>
         </is>
       </c>
       <c r="E223">
         <v>20</v>
       </c>
-      <c r="F223" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F223" s="2">
+        <v>13200</v>
+      </c>
+      <c r="G223" s="2">
+        <v>15840</v>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Büyükbaş ve küçükbaş için kablosuz sürü takip tasması. GPS konum, ortam sıcaklığı, bağıl nem ve üç eksenli ivme ölçer; 2,5–5 km kablosuz menzil, 3 yıldan fazla şarj edilebilir pil…</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/suru-takip-tasmasi-gps-sicaklik-nem-ivme-sensoru</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B224" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Şarj Edilebilir Lityum İyon Pil</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t xml:space="preserve">1”inç</t>
+          <t xml:space="preserve">5000 mAh</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-ŞAREDİLİT-02FD</t>
         </is>
       </c>
       <c r="E224">
         <v>20</v>
       </c>
-      <c r="F224" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F224" s="2">
+        <v>350</v>
+      </c>
+      <c r="G224" s="2">
+        <v>420</v>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Cihazlarınıza uzun süreli enerji sağlayan şarj edilebilir lityum iyon batarya. 3.7V gerilim ve 5000 mAh kapasite sunar; tükendiğinde atılmaz, yeniden şarj edilerek tekrar kullanıl…</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/sarj-edilebilir-lityum-iyon-pil-3331?model=5000-mah</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B225" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem Sensörü Probu</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 1/2” inç</t>
+          <t xml:space="preserve">Yedek Aksesuar</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TOPNEMSEN-6DFD</t>
         </is>
       </c>
       <c r="E225">
         <v>20</v>
       </c>
-      <c r="F225" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F225" s="2">
+        <v>989</v>
+      </c>
+      <c r="G225" s="2">
+        <v>1186.8</v>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Toprak altına tamamen gömülebilen, karbon fiber uçlu dayanıklı nem probu. 9-24V besleme ile çalışır, nemi akım değişimiyle ölçer; paslanmaz ve kırılmaz yapısıyla derin nokta ölçüm…</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sensoru-probu-8565?model=yedek-aksesuar</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B226" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">2” inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 1</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E226">
         <v>20</v>
       </c>
-      <c r="F226" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F226" s="2">
+        <v>6290</v>
+      </c>
+      <c r="G226" s="2">
+        <v>7548</v>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B227" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 1/2” inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 1-Solar</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E227">
         <v>20</v>
       </c>
-      <c r="F227" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F227" s="2">
+        <v>7690</v>
+      </c>
+      <c r="G227" s="2">
+        <v>9228</v>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-1-solar</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B228" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t xml:space="preserve">3” inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 2</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E228">
         <v>20</v>
       </c>
-      <c r="F228" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F228" s="2">
+        <v>7290</v>
+      </c>
+      <c r="G228" s="2">
+        <v>8748</v>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B229" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 1/2” inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 2-Solar</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E229">
         <v>20</v>
       </c>
-      <c r="F229" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F229" s="2">
+        <v>8690</v>
+      </c>
+      <c r="G229" s="2">
+        <v>10428</v>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-2-solar</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B230" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t xml:space="preserve">4”inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 3</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E230">
         <v>20</v>
       </c>
-      <c r="F230" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F230" s="2">
+        <v>8575</v>
+      </c>
+      <c r="G230" s="2">
+        <v>10290</v>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B231" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
+          <t xml:space="preserve">Toprak Nem, Sıcaklık, EC Ölçümü</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 1/2” inç</t>
+          <t xml:space="preserve">Smart-Garden Soil 3-Solar</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
+          <t xml:space="preserve">ESU-TNSEO-C402</t>
         </is>
       </c>
       <c r="E231">
         <v>20</v>
       </c>
-      <c r="F231" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F231" s="2">
+        <v>9975</v>
+      </c>
+      <c r="G231" s="2">
+        <v>11970</v>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
+          <t xml:space="preserve">Sera bölümlerini ve saksı bitkilerini kablo karmaşası olmadan izleyin. 3 adede kadar prob ile 5-15-30 cm derinliklerde kök bölgesi nemi ölçülür; güneş panelli yapı, IP68 koruma ve…</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/toprak-nem-sicaklik-ec-olcumu?model=smart-garden-soil-3-solar</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B232" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t xml:space="preserve">5” inç</t>
+          <t xml:space="preserve">3/4” inç</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E232">
         <v>20</v>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-4-inc</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B233" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 1/2” inç</t>
+          <t xml:space="preserve">1/2” inç</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E233">
         <v>20</v>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-1-2-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B234" t="inlineStr" s="3">
         <is>
           <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t xml:space="preserve">6” inç</t>
+          <t xml:space="preserve">1”inç</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E234">
         <v>20</v>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=6-inc</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-inc</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B235" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Başlangıç</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aylık</t>
+          <t xml:space="preserve">1 1/2” inç</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-START</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E235">
         <v>20</v>
       </c>
-      <c r="F235" s="2">
-[...3 lines deleted...]
-        <v>252</v>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Akıllı sulama sistemine ekonomik bir abonelikle adım atın. Bu plan 5 cihaza kadar bağlantıyı, temel raporlama özelliklerini, mobil uygulama erişimini, e-posta desteğini ve haftalı…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-baslangic?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=1-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B236" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Büyük Ölçekli</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t xml:space="preserve">Özel</t>
+          <t xml:space="preserve">2” inç</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-MEGA</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E236">
         <v>20</v>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devlet kurumları ve mega tarım projelerine özel, tamamen özelleştirilebilir yazılım planı. Sınırsız cihaz bağlantısı, white-label seçeneği, bulut veya on-premise kurulum, özel gel…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-buyuk-olcekli?model=ozel</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-inc</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B237" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Giriş</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aylık</t>
+          <t xml:space="preserve">2 1/2” inç</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-ENTRY</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E237">
         <v>20</v>
       </c>
-      <c r="F237" s="2">
-[...3 lines deleted...]
-        <v>475.2</v>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gelişen işletmeler için en çok tercih edilen plan. 15 cihaza kadar bağlantı, gelişmiş raporlama ve analitik, mobil ile web uygulama erişimi, telefon ve e-posta desteği, günlük ver…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-giris?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=2-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B238" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Kurumsal</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aylık</t>
+          <t xml:space="preserve">3” inç</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-ENT</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E238">
         <v>20</v>
       </c>
-      <c r="F238" s="2">
-[...3 lines deleted...]
-        <v>3028.8</v>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t xml:space="preserve">Çok lokasyonlu kurumsal işletmelerin ihtiyaçlarına göre kurgulanmış abonelik planı. 200 cihaza kadar bağlantı, kurumsal raporlama paketi, öncelikli API erişimi, özel hesap yönetic…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-kurumsal?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-inc</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B239" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Profesyonel</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aylık</t>
+          <t xml:space="preserve">3 1/2” inç</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-PRO</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E239">
         <v>20</v>
       </c>
-      <c r="F239" s="2">
-[...3 lines deleted...]
-        <v>1054.8</v>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tüm profesyonel özellikleri tek abonelikte toplayan plan: 50 cihaza kadar bağlantı, ileri düzey raporlama ve analitik, API erişimi, 7/24 telefon desteği, anlık veri yedekleme, öze…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-profesyonel?model=aylik</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=3-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B240" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uygulama-Ücretsiz</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ücretsiz</t>
+          <t xml:space="preserve">4”inç</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">APP-FREE</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E240">
         <v>20</v>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiyat Sorunuz</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t xml:space="preserve">F Serisi donanımla birlikte gelen, SIM kart gerektirmeyen ücretsiz plan. Wi-Fi bağlantısı üzerinden pompanızı uzaktan açıp kapatır, temel durum izleme sunar. Basit arayüzüyle 5 de…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uygulama-ucretsiz?model=ucretsiz</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-inc</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B241" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMax-Long</t>
+          <t xml:space="preserve">4 1/2” inç</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E241">
         <v>20</v>
       </c>
-      <c r="F241" s="2">
-[...3 lines deleted...]
-        <v>69600</v>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-long</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=4-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B242" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Emin</t>
+          <t xml:space="preserve">5” inç</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E242">
         <v>20</v>
       </c>
-      <c r="F242" s="2">
-[...3 lines deleted...]
-        <v>15480</v>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-inc</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B243" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMin-Long</t>
+          <t xml:space="preserve">5 1/2” inç</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E243">
         <v>20</v>
       </c>
-      <c r="F243" s="2">
-[...3 lines deleted...]
-        <v>51960</v>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-long</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=5-1-2-inc</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B244" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Ultrasonik Su Sayacı</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMax-Short</t>
+          <t xml:space="preserve">6” inç</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">ESU-ULTSUSAY-BAE5</t>
         </is>
       </c>
       <c r="E244">
         <v>20</v>
       </c>
-      <c r="F244" s="2">
-[...3 lines deleted...]
-        <v>28680</v>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Ticari ölçümler için MID onaylı, ultrasonik prensiple çalışan su sayacı. Mekanik sayaçlara göre daha hassas ve uzun ömürlüdür; havayı ölçmez, çok düşük debilerde dahi doğru sonuç…</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/ultrasonik-su-sayaci-6743?model=6-inc</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B245" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Uygulama-Başlangıç</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMin-Short</t>
+          <t xml:space="preserve">Aylık</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">APP-START</t>
         </is>
       </c>
       <c r="E245">
         <v>20</v>
       </c>
       <c r="F245" s="2">
-        <v>16800</v>
+        <v>210</v>
       </c>
       <c r="G245" s="2">
-        <v>20160</v>
+        <v>252</v>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Akıllı sulama sistemine ekonomik bir abonelikle adım atın. Bu plan 5 cihaza kadar bağlantıyı, temel raporlama özelliklerini, mobil uygulama erişimini, e-posta desteğini ve haftalı…</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-short</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-baslangic?model=aylik</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B246" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+          <t xml:space="preserve">Uygulama-Büyük Ölçekli</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t xml:space="preserve">E-Ex-Min</t>
+          <t xml:space="preserve">Özel</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+          <t xml:space="preserve">APP-MEGA</t>
         </is>
       </c>
       <c r="E246">
         <v>20</v>
       </c>
-      <c r="F246" s="2">
-[...3 lines deleted...]
-        <v>17100</v>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+          <t xml:space="preserve">Devlet kurumları ve mega tarım projelerine özel, tamamen özelleştirilebilir yazılım planı. Sınırsız cihaz bağlantısı, white-label seçeneği, bulut veya on-premise kurulum, özel gel…</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-min</t>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-buyuk-olcekli?model=ozel</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t xml:space="preserve">Diğer</t>
         </is>
       </c>
       <c r="B247" t="inlineStr" s="3">
         <is>
+          <t xml:space="preserve">Uygulama-Giriş</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aylık</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">APP-ENTRY</t>
+        </is>
+      </c>
+      <c r="E247">
+        <v>20</v>
+      </c>
+      <c r="F247" s="2">
+        <v>396</v>
+      </c>
+      <c r="G247" s="2">
+        <v>475.2</v>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gelişen işletmeler için en çok tercih edilen plan. 15 cihaza kadar bağlantı, gelişmiş raporlama ve analitik, mobil ile web uygulama erişimi, telefon ve e-posta desteği, günlük ver…</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-giris?model=aylik</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uygulama-Kurumsal</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aylık</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">APP-ENT</t>
+        </is>
+      </c>
+      <c r="E248">
+        <v>20</v>
+      </c>
+      <c r="F248" s="2">
+        <v>2524.2</v>
+      </c>
+      <c r="G248" s="2">
+        <v>3029.04</v>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Çok lokasyonlu kurumsal işletmelerin ihtiyaçlarına göre kurgulanmış abonelik planı. 200 cihaza kadar bağlantı, kurumsal raporlama paketi, öncelikli API erişimi, özel hesap yönetic…</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-kurumsal?model=aylik</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uygulama-Profesyonel</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aylık</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">APP-PRO</t>
+        </is>
+      </c>
+      <c r="E249">
+        <v>20</v>
+      </c>
+      <c r="F249" s="2">
+        <v>879</v>
+      </c>
+      <c r="G249" s="2">
+        <v>1054.8</v>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tüm profesyonel özellikleri tek abonelikte toplayan plan: 50 cihaza kadar bağlantı, ileri düzey raporlama ve analitik, API erişimi, 7/24 telefon desteği, anlık veri yedekleme, öze…</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-profesyonel?model=aylik</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uygulama-Ücretsiz</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ücretsiz</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">APP-FREE</t>
+        </is>
+      </c>
+      <c r="E250">
+        <v>20</v>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fiyat Sorunuz</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">F Serisi donanımla birlikte gelen, SIM kart gerektirmeyen ücretsiz plan. Wi-Fi bağlantısı üzerinden pompanızı uzaktan açıp kapatır, temel durum izleme sunar. Basit arayüzüyle 5 de…</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uygulama-ucretsiz?model=ucretsiz</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr" s="3">
+        <is>
           <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr">
+      <c r="C251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMax-Long</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+        </is>
+      </c>
+      <c r="E251">
+        <v>20</v>
+      </c>
+      <c r="F251" s="2">
+        <v>58000</v>
+      </c>
+      <c r="G251" s="2">
+        <v>69600</v>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-long</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Emin</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+        </is>
+      </c>
+      <c r="E252">
+        <v>20</v>
+      </c>
+      <c r="F252" s="2">
+        <v>8799</v>
+      </c>
+      <c r="G252" s="2">
+        <v>10558.8</v>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMin-Long</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+        </is>
+      </c>
+      <c r="E253">
+        <v>20</v>
+      </c>
+      <c r="F253" s="2">
+        <v>43300</v>
+      </c>
+      <c r="G253" s="2">
+        <v>51960</v>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-long</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMax-Short</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+        </is>
+      </c>
+      <c r="E254">
+        <v>20</v>
+      </c>
+      <c r="F254" s="2">
+        <v>23900</v>
+      </c>
+      <c r="G254" s="2">
+        <v>28680</v>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emax-short</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMin-Short</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+        </is>
+      </c>
+      <c r="E255">
+        <v>20</v>
+      </c>
+      <c r="F255" s="2">
+        <v>16800</v>
+      </c>
+      <c r="G255" s="2">
+        <v>20160</v>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=emin-short</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">E-Ex-Min</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
+        </is>
+      </c>
+      <c r="E256">
+        <v>20</v>
+      </c>
+      <c r="F256" s="2">
+        <v>14250</v>
+      </c>
+      <c r="G256" s="2">
+        <v>17100</v>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-min</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diğer</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr" s="3">
+        <is>
+          <t xml:space="preserve">Uzaktan Kontrollü Kablosuz Akıllı Sulama Merkez İstasyonu-E Serisi</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
         <is>
           <t xml:space="preserve">E-Ex-Max</t>
         </is>
       </c>
-      <c r="D247" t="inlineStr">
+      <c r="D257" t="inlineStr">
         <is>
           <t xml:space="preserve">ESU-UZAKONKAB-F557</t>
         </is>
       </c>
-      <c r="E247">
-[...2 lines deleted...]
-      <c r="F247" s="2">
+      <c r="E257">
+        <v>20</v>
+      </c>
+      <c r="F257" s="2">
         <v>21000</v>
       </c>
-      <c r="G247" s="2">
+      <c r="G257" s="2">
         <v>25200</v>
       </c>
-      <c r="H247" t="inlineStr">
+      <c r="H257" t="inlineStr">
         <is>
           <t xml:space="preserve">Tarım alanlarında en büyük problem enerji ve kablolamanın maliyetli ve kullanışsız olmasıdır. Esular olarak geliştirdiğimiz sulama yönetim sistemimiz tamamen kablosuz yapıdadır. S…</t>
         </is>
       </c>
-      <c r="I247" t="inlineStr">
+      <c r="I257" t="inlineStr">
         <is>
           <t xml:space="preserve">https://esular.com/magaza/uzaktan-kontrollu-kablosuz-akilli-sulama-merkez-istasyonu-e-serisi?model=e-ex-max</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>