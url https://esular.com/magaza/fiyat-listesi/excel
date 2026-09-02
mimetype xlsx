--- v1 (2026-08-12)
+++ v2 (2026-09-02)
@@ -74,51 +74,51 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="64" customWidth="1"/>
     <col min="9" max="9" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="3">
         <is>
-          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (12.08.2026) — https://esular.com/magaza/fiyat-listesi</t>
+          <t xml:space="preserve">ESULAR — GÜNCEL FİYAT LİSTESİ (02.09.2026) — https://esular.com/magaza/fiyat-listesi</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Kategori</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ürün</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Model</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">SKU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="1">